--- v0 (2025-12-17)
+++ v1 (2026-05-08)
@@ -1,650 +1,667 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B794F65-B99F-4EAE-BC75-AC5A4DAA3DF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7665" yWindow="-15" windowWidth="7635" windowHeight="9075" tabRatio="803"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{707B6F32-0D0A-48BE-9FFB-AEEFBE991CB0}"/>
   </bookViews>
   <sheets>
-    <sheet name="行一" sheetId="80" r:id="rId1"/>
+    <sheet name="行一" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">行一!$A$2:$AM$66</definedName>
   </definedNames>
-  <calcPr calcId="101716"/>
-[...2 lines deleted...]
-  </customWorkbookViews>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="10">
   <si>
+    <t>〔行(一)〕</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　　〔　行　　政　　職　　　　　　　　　　　給　　料　　表　　(一)　〕</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>◎ 昇 格 時 号 給 対 応 表</t>
+    <rPh sb="6" eb="7">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オモテ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
     <t>１級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>２級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>３級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>４級</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>昇格前</t>
     <rPh sb="0" eb="2">
       <t>ショウカク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マエ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>昇格後</t>
     <rPh sb="0" eb="2">
       <t>ショウカク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゴ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>昇格時号給対応表</t>
     <rPh sb="0" eb="2">
       <t>ショウカク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゴウキュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒョウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...23 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="6"/>
       <name val="明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color indexed="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color indexed="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...22 lines deleted...]
-    <font>
       <sz val="11"/>
-      <name val="ＭＳ 明朝"/>
-[...10 lines deleted...]
-      <sz val="18"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="9"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...26 lines deleted...]
-    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="lightGray">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="63"/>
+        <fgColor indexed="65"/>
+        <bgColor theme="0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="65"/>
-        <bgColor theme="0"/>
+        <fgColor indexed="63"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...7 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...9 lines deleted...]
-    <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...22 lines deleted...]
-      <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="176" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_４分割給料表試作（(J) 間差整頓版）" xfId="1"/>
+    <cellStyle name="標準_４分割給料表試作（(J) 間差整頓版）" xfId="1" xr:uid="{37997D03-C0F9-4B3B-B4BD-97869FB88C32}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -672,51 +689,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -849,3470 +866,4722 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <tabColor theme="0" tint="-0.14999847407452621"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DA4A381-9BC5-4496-B78F-1ACB831F8964}">
+  <sheetPr>
+    <tabColor indexed="45"/>
   </sheetPr>
   <dimension ref="A2:AM66"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="5.6640625" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="5.125" style="6" customWidth="1"/>
-[...26 lines deleted...]
-    <col min="40" max="16384" width="5.625" style="6"/>
+    <col min="1" max="1" width="5.109375" style="10" customWidth="1"/>
+    <col min="2" max="2" width="5.6640625" style="10" customWidth="1"/>
+    <col min="3" max="4" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6" max="7" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8" max="8" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9" max="10" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11" max="11" width="6.109375" style="10" customWidth="1"/>
+    <col min="12" max="13" width="6.21875" style="10" customWidth="1"/>
+    <col min="14" max="14" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15" max="16" width="6.6640625" style="10" customWidth="1"/>
+    <col min="17" max="17" width="1.6640625" style="10" customWidth="1"/>
+    <col min="18" max="19" width="6.6640625" style="10" customWidth="1"/>
+    <col min="20" max="20" width="23.33203125" style="10" customWidth="1"/>
+    <col min="21" max="22" width="6.6640625" style="10" customWidth="1"/>
+    <col min="23" max="23" width="1.6640625" style="10" customWidth="1"/>
+    <col min="24" max="25" width="6.6640625" style="10" customWidth="1"/>
+    <col min="26" max="26" width="1.6640625" style="10" customWidth="1"/>
+    <col min="27" max="28" width="6.6640625" style="10" customWidth="1"/>
+    <col min="29" max="29" width="6.109375" style="10" customWidth="1"/>
+    <col min="30" max="31" width="6.6640625" style="10" customWidth="1"/>
+    <col min="32" max="32" width="1.6640625" style="10" customWidth="1"/>
+    <col min="33" max="34" width="6.6640625" style="10" customWidth="1"/>
+    <col min="35" max="35" width="1.77734375" style="10" customWidth="1"/>
+    <col min="36" max="37" width="6.44140625" style="10" customWidth="1"/>
+    <col min="38" max="38" width="5.6640625" style="10" customWidth="1"/>
+    <col min="39" max="39" width="5.109375" style="10" customWidth="1"/>
+    <col min="40" max="256" width="5.6640625" style="10"/>
+    <col min="257" max="257" width="5.109375" style="10" customWidth="1"/>
+    <col min="258" max="258" width="5.6640625" style="10"/>
+    <col min="259" max="260" width="6.6640625" style="10" customWidth="1"/>
+    <col min="261" max="261" width="1.6640625" style="10" customWidth="1"/>
+    <col min="262" max="263" width="6.6640625" style="10" customWidth="1"/>
+    <col min="264" max="264" width="1.6640625" style="10" customWidth="1"/>
+    <col min="265" max="266" width="6.6640625" style="10" customWidth="1"/>
+    <col min="267" max="267" width="6.109375" style="10" customWidth="1"/>
+    <col min="268" max="269" width="6.21875" style="10" customWidth="1"/>
+    <col min="270" max="270" width="1.6640625" style="10" customWidth="1"/>
+    <col min="271" max="272" width="6.6640625" style="10" customWidth="1"/>
+    <col min="273" max="273" width="1.6640625" style="10" customWidth="1"/>
+    <col min="274" max="275" width="6.6640625" style="10" customWidth="1"/>
+    <col min="276" max="276" width="23.33203125" style="10" customWidth="1"/>
+    <col min="277" max="278" width="6.6640625" style="10" customWidth="1"/>
+    <col min="279" max="279" width="1.6640625" style="10" customWidth="1"/>
+    <col min="280" max="281" width="6.6640625" style="10" customWidth="1"/>
+    <col min="282" max="282" width="1.6640625" style="10" customWidth="1"/>
+    <col min="283" max="284" width="6.6640625" style="10" customWidth="1"/>
+    <col min="285" max="285" width="6.109375" style="10" customWidth="1"/>
+    <col min="286" max="287" width="6.6640625" style="10" customWidth="1"/>
+    <col min="288" max="288" width="1.6640625" style="10" customWidth="1"/>
+    <col min="289" max="290" width="6.6640625" style="10" customWidth="1"/>
+    <col min="291" max="291" width="1.77734375" style="10" customWidth="1"/>
+    <col min="292" max="293" width="6.44140625" style="10" customWidth="1"/>
+    <col min="294" max="294" width="5.6640625" style="10"/>
+    <col min="295" max="295" width="5.109375" style="10" customWidth="1"/>
+    <col min="296" max="512" width="5.6640625" style="10"/>
+    <col min="513" max="513" width="5.109375" style="10" customWidth="1"/>
+    <col min="514" max="514" width="5.6640625" style="10"/>
+    <col min="515" max="516" width="6.6640625" style="10" customWidth="1"/>
+    <col min="517" max="517" width="1.6640625" style="10" customWidth="1"/>
+    <col min="518" max="519" width="6.6640625" style="10" customWidth="1"/>
+    <col min="520" max="520" width="1.6640625" style="10" customWidth="1"/>
+    <col min="521" max="522" width="6.6640625" style="10" customWidth="1"/>
+    <col min="523" max="523" width="6.109375" style="10" customWidth="1"/>
+    <col min="524" max="525" width="6.21875" style="10" customWidth="1"/>
+    <col min="526" max="526" width="1.6640625" style="10" customWidth="1"/>
+    <col min="527" max="528" width="6.6640625" style="10" customWidth="1"/>
+    <col min="529" max="529" width="1.6640625" style="10" customWidth="1"/>
+    <col min="530" max="531" width="6.6640625" style="10" customWidth="1"/>
+    <col min="532" max="532" width="23.33203125" style="10" customWidth="1"/>
+    <col min="533" max="534" width="6.6640625" style="10" customWidth="1"/>
+    <col min="535" max="535" width="1.6640625" style="10" customWidth="1"/>
+    <col min="536" max="537" width="6.6640625" style="10" customWidth="1"/>
+    <col min="538" max="538" width="1.6640625" style="10" customWidth="1"/>
+    <col min="539" max="540" width="6.6640625" style="10" customWidth="1"/>
+    <col min="541" max="541" width="6.109375" style="10" customWidth="1"/>
+    <col min="542" max="543" width="6.6640625" style="10" customWidth="1"/>
+    <col min="544" max="544" width="1.6640625" style="10" customWidth="1"/>
+    <col min="545" max="546" width="6.6640625" style="10" customWidth="1"/>
+    <col min="547" max="547" width="1.77734375" style="10" customWidth="1"/>
+    <col min="548" max="549" width="6.44140625" style="10" customWidth="1"/>
+    <col min="550" max="550" width="5.6640625" style="10"/>
+    <col min="551" max="551" width="5.109375" style="10" customWidth="1"/>
+    <col min="552" max="768" width="5.6640625" style="10"/>
+    <col min="769" max="769" width="5.109375" style="10" customWidth="1"/>
+    <col min="770" max="770" width="5.6640625" style="10"/>
+    <col min="771" max="772" width="6.6640625" style="10" customWidth="1"/>
+    <col min="773" max="773" width="1.6640625" style="10" customWidth="1"/>
+    <col min="774" max="775" width="6.6640625" style="10" customWidth="1"/>
+    <col min="776" max="776" width="1.6640625" style="10" customWidth="1"/>
+    <col min="777" max="778" width="6.6640625" style="10" customWidth="1"/>
+    <col min="779" max="779" width="6.109375" style="10" customWidth="1"/>
+    <col min="780" max="781" width="6.21875" style="10" customWidth="1"/>
+    <col min="782" max="782" width="1.6640625" style="10" customWidth="1"/>
+    <col min="783" max="784" width="6.6640625" style="10" customWidth="1"/>
+    <col min="785" max="785" width="1.6640625" style="10" customWidth="1"/>
+    <col min="786" max="787" width="6.6640625" style="10" customWidth="1"/>
+    <col min="788" max="788" width="23.33203125" style="10" customWidth="1"/>
+    <col min="789" max="790" width="6.6640625" style="10" customWidth="1"/>
+    <col min="791" max="791" width="1.6640625" style="10" customWidth="1"/>
+    <col min="792" max="793" width="6.6640625" style="10" customWidth="1"/>
+    <col min="794" max="794" width="1.6640625" style="10" customWidth="1"/>
+    <col min="795" max="796" width="6.6640625" style="10" customWidth="1"/>
+    <col min="797" max="797" width="6.109375" style="10" customWidth="1"/>
+    <col min="798" max="799" width="6.6640625" style="10" customWidth="1"/>
+    <col min="800" max="800" width="1.6640625" style="10" customWidth="1"/>
+    <col min="801" max="802" width="6.6640625" style="10" customWidth="1"/>
+    <col min="803" max="803" width="1.77734375" style="10" customWidth="1"/>
+    <col min="804" max="805" width="6.44140625" style="10" customWidth="1"/>
+    <col min="806" max="806" width="5.6640625" style="10"/>
+    <col min="807" max="807" width="5.109375" style="10" customWidth="1"/>
+    <col min="808" max="1024" width="5.6640625" style="10"/>
+    <col min="1025" max="1025" width="5.109375" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="5.6640625" style="10"/>
+    <col min="1027" max="1028" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1029" max="1029" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1030" max="1031" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1032" max="1032" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1033" max="1034" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1035" max="1035" width="6.109375" style="10" customWidth="1"/>
+    <col min="1036" max="1037" width="6.21875" style="10" customWidth="1"/>
+    <col min="1038" max="1038" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1039" max="1040" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1041" max="1041" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1042" max="1043" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1044" max="1044" width="23.33203125" style="10" customWidth="1"/>
+    <col min="1045" max="1046" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1047" max="1047" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1048" max="1049" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1050" max="1050" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1051" max="1052" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1053" max="1053" width="6.109375" style="10" customWidth="1"/>
+    <col min="1054" max="1055" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1056" max="1056" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1057" max="1058" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1059" max="1059" width="1.77734375" style="10" customWidth="1"/>
+    <col min="1060" max="1061" width="6.44140625" style="10" customWidth="1"/>
+    <col min="1062" max="1062" width="5.6640625" style="10"/>
+    <col min="1063" max="1063" width="5.109375" style="10" customWidth="1"/>
+    <col min="1064" max="1280" width="5.6640625" style="10"/>
+    <col min="1281" max="1281" width="5.109375" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="5.6640625" style="10"/>
+    <col min="1283" max="1284" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1285" max="1285" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1286" max="1287" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1288" max="1288" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1289" max="1290" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1291" max="1291" width="6.109375" style="10" customWidth="1"/>
+    <col min="1292" max="1293" width="6.21875" style="10" customWidth="1"/>
+    <col min="1294" max="1294" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1295" max="1296" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1297" max="1297" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1298" max="1299" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1300" max="1300" width="23.33203125" style="10" customWidth="1"/>
+    <col min="1301" max="1302" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1303" max="1303" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1304" max="1305" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1306" max="1306" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1307" max="1308" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1309" max="1309" width="6.109375" style="10" customWidth="1"/>
+    <col min="1310" max="1311" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1312" max="1312" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1313" max="1314" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1315" max="1315" width="1.77734375" style="10" customWidth="1"/>
+    <col min="1316" max="1317" width="6.44140625" style="10" customWidth="1"/>
+    <col min="1318" max="1318" width="5.6640625" style="10"/>
+    <col min="1319" max="1319" width="5.109375" style="10" customWidth="1"/>
+    <col min="1320" max="1536" width="5.6640625" style="10"/>
+    <col min="1537" max="1537" width="5.109375" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="5.6640625" style="10"/>
+    <col min="1539" max="1540" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1541" max="1541" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1542" max="1543" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1544" max="1544" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1545" max="1546" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1547" max="1547" width="6.109375" style="10" customWidth="1"/>
+    <col min="1548" max="1549" width="6.21875" style="10" customWidth="1"/>
+    <col min="1550" max="1550" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1551" max="1552" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1553" max="1553" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1554" max="1555" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1556" max="1556" width="23.33203125" style="10" customWidth="1"/>
+    <col min="1557" max="1558" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1559" max="1559" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1560" max="1561" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1562" max="1562" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1563" max="1564" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1565" max="1565" width="6.109375" style="10" customWidth="1"/>
+    <col min="1566" max="1567" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1568" max="1568" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1569" max="1570" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1571" max="1571" width="1.77734375" style="10" customWidth="1"/>
+    <col min="1572" max="1573" width="6.44140625" style="10" customWidth="1"/>
+    <col min="1574" max="1574" width="5.6640625" style="10"/>
+    <col min="1575" max="1575" width="5.109375" style="10" customWidth="1"/>
+    <col min="1576" max="1792" width="5.6640625" style="10"/>
+    <col min="1793" max="1793" width="5.109375" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="5.6640625" style="10"/>
+    <col min="1795" max="1796" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1797" max="1797" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1798" max="1799" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1800" max="1800" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1801" max="1802" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1803" max="1803" width="6.109375" style="10" customWidth="1"/>
+    <col min="1804" max="1805" width="6.21875" style="10" customWidth="1"/>
+    <col min="1806" max="1806" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1807" max="1808" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1809" max="1809" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1810" max="1811" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1812" max="1812" width="23.33203125" style="10" customWidth="1"/>
+    <col min="1813" max="1814" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1815" max="1815" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1816" max="1817" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1818" max="1818" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1819" max="1820" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1821" max="1821" width="6.109375" style="10" customWidth="1"/>
+    <col min="1822" max="1823" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1824" max="1824" width="1.6640625" style="10" customWidth="1"/>
+    <col min="1825" max="1826" width="6.6640625" style="10" customWidth="1"/>
+    <col min="1827" max="1827" width="1.77734375" style="10" customWidth="1"/>
+    <col min="1828" max="1829" width="6.44140625" style="10" customWidth="1"/>
+    <col min="1830" max="1830" width="5.6640625" style="10"/>
+    <col min="1831" max="1831" width="5.109375" style="10" customWidth="1"/>
+    <col min="1832" max="2048" width="5.6640625" style="10"/>
+    <col min="2049" max="2049" width="5.109375" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="5.6640625" style="10"/>
+    <col min="2051" max="2052" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2053" max="2053" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2054" max="2055" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2056" max="2056" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2057" max="2058" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2059" max="2059" width="6.109375" style="10" customWidth="1"/>
+    <col min="2060" max="2061" width="6.21875" style="10" customWidth="1"/>
+    <col min="2062" max="2062" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2063" max="2064" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2065" max="2065" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2066" max="2067" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2068" max="2068" width="23.33203125" style="10" customWidth="1"/>
+    <col min="2069" max="2070" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2071" max="2071" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2072" max="2073" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2074" max="2074" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2075" max="2076" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2077" max="2077" width="6.109375" style="10" customWidth="1"/>
+    <col min="2078" max="2079" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2080" max="2080" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2081" max="2082" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2083" max="2083" width="1.77734375" style="10" customWidth="1"/>
+    <col min="2084" max="2085" width="6.44140625" style="10" customWidth="1"/>
+    <col min="2086" max="2086" width="5.6640625" style="10"/>
+    <col min="2087" max="2087" width="5.109375" style="10" customWidth="1"/>
+    <col min="2088" max="2304" width="5.6640625" style="10"/>
+    <col min="2305" max="2305" width="5.109375" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="5.6640625" style="10"/>
+    <col min="2307" max="2308" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2309" max="2309" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2310" max="2311" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2312" max="2312" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2313" max="2314" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2315" max="2315" width="6.109375" style="10" customWidth="1"/>
+    <col min="2316" max="2317" width="6.21875" style="10" customWidth="1"/>
+    <col min="2318" max="2318" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2319" max="2320" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2321" max="2321" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2322" max="2323" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2324" max="2324" width="23.33203125" style="10" customWidth="1"/>
+    <col min="2325" max="2326" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2327" max="2327" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2328" max="2329" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2330" max="2330" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2331" max="2332" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2333" max="2333" width="6.109375" style="10" customWidth="1"/>
+    <col min="2334" max="2335" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2336" max="2336" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2337" max="2338" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2339" max="2339" width="1.77734375" style="10" customWidth="1"/>
+    <col min="2340" max="2341" width="6.44140625" style="10" customWidth="1"/>
+    <col min="2342" max="2342" width="5.6640625" style="10"/>
+    <col min="2343" max="2343" width="5.109375" style="10" customWidth="1"/>
+    <col min="2344" max="2560" width="5.6640625" style="10"/>
+    <col min="2561" max="2561" width="5.109375" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="5.6640625" style="10"/>
+    <col min="2563" max="2564" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2565" max="2565" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2566" max="2567" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2568" max="2568" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2569" max="2570" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2571" max="2571" width="6.109375" style="10" customWidth="1"/>
+    <col min="2572" max="2573" width="6.21875" style="10" customWidth="1"/>
+    <col min="2574" max="2574" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2575" max="2576" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2577" max="2577" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2578" max="2579" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2580" max="2580" width="23.33203125" style="10" customWidth="1"/>
+    <col min="2581" max="2582" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2583" max="2583" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2584" max="2585" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2586" max="2586" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2587" max="2588" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2589" max="2589" width="6.109375" style="10" customWidth="1"/>
+    <col min="2590" max="2591" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2592" max="2592" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2593" max="2594" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2595" max="2595" width="1.77734375" style="10" customWidth="1"/>
+    <col min="2596" max="2597" width="6.44140625" style="10" customWidth="1"/>
+    <col min="2598" max="2598" width="5.6640625" style="10"/>
+    <col min="2599" max="2599" width="5.109375" style="10" customWidth="1"/>
+    <col min="2600" max="2816" width="5.6640625" style="10"/>
+    <col min="2817" max="2817" width="5.109375" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="5.6640625" style="10"/>
+    <col min="2819" max="2820" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2821" max="2821" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2822" max="2823" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2824" max="2824" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2825" max="2826" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2827" max="2827" width="6.109375" style="10" customWidth="1"/>
+    <col min="2828" max="2829" width="6.21875" style="10" customWidth="1"/>
+    <col min="2830" max="2830" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2831" max="2832" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2833" max="2833" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2834" max="2835" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2836" max="2836" width="23.33203125" style="10" customWidth="1"/>
+    <col min="2837" max="2838" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2839" max="2839" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2840" max="2841" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2842" max="2842" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2843" max="2844" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2845" max="2845" width="6.109375" style="10" customWidth="1"/>
+    <col min="2846" max="2847" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2848" max="2848" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2849" max="2850" width="6.6640625" style="10" customWidth="1"/>
+    <col min="2851" max="2851" width="1.77734375" style="10" customWidth="1"/>
+    <col min="2852" max="2853" width="6.44140625" style="10" customWidth="1"/>
+    <col min="2854" max="2854" width="5.6640625" style="10"/>
+    <col min="2855" max="2855" width="5.109375" style="10" customWidth="1"/>
+    <col min="2856" max="3072" width="5.6640625" style="10"/>
+    <col min="3073" max="3073" width="5.109375" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="5.6640625" style="10"/>
+    <col min="3075" max="3076" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3077" max="3077" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3078" max="3079" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3080" max="3080" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3081" max="3082" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3083" max="3083" width="6.109375" style="10" customWidth="1"/>
+    <col min="3084" max="3085" width="6.21875" style="10" customWidth="1"/>
+    <col min="3086" max="3086" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3087" max="3088" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3089" max="3089" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3090" max="3091" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3092" max="3092" width="23.33203125" style="10" customWidth="1"/>
+    <col min="3093" max="3094" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3095" max="3095" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3096" max="3097" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3098" max="3098" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3099" max="3100" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3101" max="3101" width="6.109375" style="10" customWidth="1"/>
+    <col min="3102" max="3103" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3104" max="3104" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3105" max="3106" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3107" max="3107" width="1.77734375" style="10" customWidth="1"/>
+    <col min="3108" max="3109" width="6.44140625" style="10" customWidth="1"/>
+    <col min="3110" max="3110" width="5.6640625" style="10"/>
+    <col min="3111" max="3111" width="5.109375" style="10" customWidth="1"/>
+    <col min="3112" max="3328" width="5.6640625" style="10"/>
+    <col min="3329" max="3329" width="5.109375" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="5.6640625" style="10"/>
+    <col min="3331" max="3332" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3333" max="3333" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3334" max="3335" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3336" max="3336" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3337" max="3338" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3339" max="3339" width="6.109375" style="10" customWidth="1"/>
+    <col min="3340" max="3341" width="6.21875" style="10" customWidth="1"/>
+    <col min="3342" max="3342" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3343" max="3344" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3345" max="3345" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3346" max="3347" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3348" max="3348" width="23.33203125" style="10" customWidth="1"/>
+    <col min="3349" max="3350" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3351" max="3351" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3352" max="3353" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3354" max="3354" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3355" max="3356" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3357" max="3357" width="6.109375" style="10" customWidth="1"/>
+    <col min="3358" max="3359" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3360" max="3360" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3361" max="3362" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3363" max="3363" width="1.77734375" style="10" customWidth="1"/>
+    <col min="3364" max="3365" width="6.44140625" style="10" customWidth="1"/>
+    <col min="3366" max="3366" width="5.6640625" style="10"/>
+    <col min="3367" max="3367" width="5.109375" style="10" customWidth="1"/>
+    <col min="3368" max="3584" width="5.6640625" style="10"/>
+    <col min="3585" max="3585" width="5.109375" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="5.6640625" style="10"/>
+    <col min="3587" max="3588" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3589" max="3589" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3590" max="3591" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3592" max="3592" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3593" max="3594" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3595" max="3595" width="6.109375" style="10" customWidth="1"/>
+    <col min="3596" max="3597" width="6.21875" style="10" customWidth="1"/>
+    <col min="3598" max="3598" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3599" max="3600" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3601" max="3601" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3602" max="3603" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3604" max="3604" width="23.33203125" style="10" customWidth="1"/>
+    <col min="3605" max="3606" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3607" max="3607" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3608" max="3609" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3610" max="3610" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3611" max="3612" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3613" max="3613" width="6.109375" style="10" customWidth="1"/>
+    <col min="3614" max="3615" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3616" max="3616" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3617" max="3618" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3619" max="3619" width="1.77734375" style="10" customWidth="1"/>
+    <col min="3620" max="3621" width="6.44140625" style="10" customWidth="1"/>
+    <col min="3622" max="3622" width="5.6640625" style="10"/>
+    <col min="3623" max="3623" width="5.109375" style="10" customWidth="1"/>
+    <col min="3624" max="3840" width="5.6640625" style="10"/>
+    <col min="3841" max="3841" width="5.109375" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="5.6640625" style="10"/>
+    <col min="3843" max="3844" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3845" max="3845" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3846" max="3847" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3848" max="3848" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3849" max="3850" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3851" max="3851" width="6.109375" style="10" customWidth="1"/>
+    <col min="3852" max="3853" width="6.21875" style="10" customWidth="1"/>
+    <col min="3854" max="3854" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3855" max="3856" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3857" max="3857" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3858" max="3859" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3860" max="3860" width="23.33203125" style="10" customWidth="1"/>
+    <col min="3861" max="3862" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3863" max="3863" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3864" max="3865" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3866" max="3866" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3867" max="3868" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3869" max="3869" width="6.109375" style="10" customWidth="1"/>
+    <col min="3870" max="3871" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3872" max="3872" width="1.6640625" style="10" customWidth="1"/>
+    <col min="3873" max="3874" width="6.6640625" style="10" customWidth="1"/>
+    <col min="3875" max="3875" width="1.77734375" style="10" customWidth="1"/>
+    <col min="3876" max="3877" width="6.44140625" style="10" customWidth="1"/>
+    <col min="3878" max="3878" width="5.6640625" style="10"/>
+    <col min="3879" max="3879" width="5.109375" style="10" customWidth="1"/>
+    <col min="3880" max="4096" width="5.6640625" style="10"/>
+    <col min="4097" max="4097" width="5.109375" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="5.6640625" style="10"/>
+    <col min="4099" max="4100" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4101" max="4101" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4102" max="4103" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4104" max="4104" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4105" max="4106" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4107" max="4107" width="6.109375" style="10" customWidth="1"/>
+    <col min="4108" max="4109" width="6.21875" style="10" customWidth="1"/>
+    <col min="4110" max="4110" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4111" max="4112" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4113" max="4113" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4114" max="4115" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4116" max="4116" width="23.33203125" style="10" customWidth="1"/>
+    <col min="4117" max="4118" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4119" max="4119" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4120" max="4121" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4122" max="4122" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4123" max="4124" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4125" max="4125" width="6.109375" style="10" customWidth="1"/>
+    <col min="4126" max="4127" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4128" max="4128" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4129" max="4130" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4131" max="4131" width="1.77734375" style="10" customWidth="1"/>
+    <col min="4132" max="4133" width="6.44140625" style="10" customWidth="1"/>
+    <col min="4134" max="4134" width="5.6640625" style="10"/>
+    <col min="4135" max="4135" width="5.109375" style="10" customWidth="1"/>
+    <col min="4136" max="4352" width="5.6640625" style="10"/>
+    <col min="4353" max="4353" width="5.109375" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="5.6640625" style="10"/>
+    <col min="4355" max="4356" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4357" max="4357" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4358" max="4359" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4360" max="4360" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4361" max="4362" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4363" max="4363" width="6.109375" style="10" customWidth="1"/>
+    <col min="4364" max="4365" width="6.21875" style="10" customWidth="1"/>
+    <col min="4366" max="4366" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4367" max="4368" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4369" max="4369" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4370" max="4371" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4372" max="4372" width="23.33203125" style="10" customWidth="1"/>
+    <col min="4373" max="4374" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4375" max="4375" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4376" max="4377" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4378" max="4378" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4379" max="4380" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4381" max="4381" width="6.109375" style="10" customWidth="1"/>
+    <col min="4382" max="4383" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4384" max="4384" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4385" max="4386" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4387" max="4387" width="1.77734375" style="10" customWidth="1"/>
+    <col min="4388" max="4389" width="6.44140625" style="10" customWidth="1"/>
+    <col min="4390" max="4390" width="5.6640625" style="10"/>
+    <col min="4391" max="4391" width="5.109375" style="10" customWidth="1"/>
+    <col min="4392" max="4608" width="5.6640625" style="10"/>
+    <col min="4609" max="4609" width="5.109375" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="5.6640625" style="10"/>
+    <col min="4611" max="4612" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4613" max="4613" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4614" max="4615" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4616" max="4616" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4617" max="4618" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4619" max="4619" width="6.109375" style="10" customWidth="1"/>
+    <col min="4620" max="4621" width="6.21875" style="10" customWidth="1"/>
+    <col min="4622" max="4622" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4623" max="4624" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4625" max="4625" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4626" max="4627" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4628" max="4628" width="23.33203125" style="10" customWidth="1"/>
+    <col min="4629" max="4630" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4631" max="4631" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4632" max="4633" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4634" max="4634" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4635" max="4636" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4637" max="4637" width="6.109375" style="10" customWidth="1"/>
+    <col min="4638" max="4639" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4640" max="4640" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4641" max="4642" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4643" max="4643" width="1.77734375" style="10" customWidth="1"/>
+    <col min="4644" max="4645" width="6.44140625" style="10" customWidth="1"/>
+    <col min="4646" max="4646" width="5.6640625" style="10"/>
+    <col min="4647" max="4647" width="5.109375" style="10" customWidth="1"/>
+    <col min="4648" max="4864" width="5.6640625" style="10"/>
+    <col min="4865" max="4865" width="5.109375" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="5.6640625" style="10"/>
+    <col min="4867" max="4868" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4869" max="4869" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4870" max="4871" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4872" max="4872" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4873" max="4874" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4875" max="4875" width="6.109375" style="10" customWidth="1"/>
+    <col min="4876" max="4877" width="6.21875" style="10" customWidth="1"/>
+    <col min="4878" max="4878" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4879" max="4880" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4881" max="4881" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4882" max="4883" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4884" max="4884" width="23.33203125" style="10" customWidth="1"/>
+    <col min="4885" max="4886" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4887" max="4887" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4888" max="4889" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4890" max="4890" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4891" max="4892" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4893" max="4893" width="6.109375" style="10" customWidth="1"/>
+    <col min="4894" max="4895" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4896" max="4896" width="1.6640625" style="10" customWidth="1"/>
+    <col min="4897" max="4898" width="6.6640625" style="10" customWidth="1"/>
+    <col min="4899" max="4899" width="1.77734375" style="10" customWidth="1"/>
+    <col min="4900" max="4901" width="6.44140625" style="10" customWidth="1"/>
+    <col min="4902" max="4902" width="5.6640625" style="10"/>
+    <col min="4903" max="4903" width="5.109375" style="10" customWidth="1"/>
+    <col min="4904" max="5120" width="5.6640625" style="10"/>
+    <col min="5121" max="5121" width="5.109375" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="5.6640625" style="10"/>
+    <col min="5123" max="5124" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5125" max="5125" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5126" max="5127" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5128" max="5128" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5129" max="5130" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5131" max="5131" width="6.109375" style="10" customWidth="1"/>
+    <col min="5132" max="5133" width="6.21875" style="10" customWidth="1"/>
+    <col min="5134" max="5134" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5135" max="5136" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5137" max="5137" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5138" max="5139" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5140" max="5140" width="23.33203125" style="10" customWidth="1"/>
+    <col min="5141" max="5142" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5143" max="5143" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5144" max="5145" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5146" max="5146" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5147" max="5148" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5149" max="5149" width="6.109375" style="10" customWidth="1"/>
+    <col min="5150" max="5151" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5152" max="5152" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5153" max="5154" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5155" max="5155" width="1.77734375" style="10" customWidth="1"/>
+    <col min="5156" max="5157" width="6.44140625" style="10" customWidth="1"/>
+    <col min="5158" max="5158" width="5.6640625" style="10"/>
+    <col min="5159" max="5159" width="5.109375" style="10" customWidth="1"/>
+    <col min="5160" max="5376" width="5.6640625" style="10"/>
+    <col min="5377" max="5377" width="5.109375" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="5.6640625" style="10"/>
+    <col min="5379" max="5380" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5381" max="5381" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5382" max="5383" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5384" max="5384" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5385" max="5386" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5387" max="5387" width="6.109375" style="10" customWidth="1"/>
+    <col min="5388" max="5389" width="6.21875" style="10" customWidth="1"/>
+    <col min="5390" max="5390" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5391" max="5392" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5393" max="5393" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5394" max="5395" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5396" max="5396" width="23.33203125" style="10" customWidth="1"/>
+    <col min="5397" max="5398" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5399" max="5399" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5400" max="5401" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5402" max="5402" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5403" max="5404" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5405" max="5405" width="6.109375" style="10" customWidth="1"/>
+    <col min="5406" max="5407" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5408" max="5408" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5409" max="5410" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5411" max="5411" width="1.77734375" style="10" customWidth="1"/>
+    <col min="5412" max="5413" width="6.44140625" style="10" customWidth="1"/>
+    <col min="5414" max="5414" width="5.6640625" style="10"/>
+    <col min="5415" max="5415" width="5.109375" style="10" customWidth="1"/>
+    <col min="5416" max="5632" width="5.6640625" style="10"/>
+    <col min="5633" max="5633" width="5.109375" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="5.6640625" style="10"/>
+    <col min="5635" max="5636" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5637" max="5637" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5638" max="5639" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5640" max="5640" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5641" max="5642" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5643" max="5643" width="6.109375" style="10" customWidth="1"/>
+    <col min="5644" max="5645" width="6.21875" style="10" customWidth="1"/>
+    <col min="5646" max="5646" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5647" max="5648" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5649" max="5649" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5650" max="5651" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5652" max="5652" width="23.33203125" style="10" customWidth="1"/>
+    <col min="5653" max="5654" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5655" max="5655" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5656" max="5657" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5658" max="5658" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5659" max="5660" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5661" max="5661" width="6.109375" style="10" customWidth="1"/>
+    <col min="5662" max="5663" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5664" max="5664" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5665" max="5666" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5667" max="5667" width="1.77734375" style="10" customWidth="1"/>
+    <col min="5668" max="5669" width="6.44140625" style="10" customWidth="1"/>
+    <col min="5670" max="5670" width="5.6640625" style="10"/>
+    <col min="5671" max="5671" width="5.109375" style="10" customWidth="1"/>
+    <col min="5672" max="5888" width="5.6640625" style="10"/>
+    <col min="5889" max="5889" width="5.109375" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="5.6640625" style="10"/>
+    <col min="5891" max="5892" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5893" max="5893" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5894" max="5895" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5896" max="5896" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5897" max="5898" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5899" max="5899" width="6.109375" style="10" customWidth="1"/>
+    <col min="5900" max="5901" width="6.21875" style="10" customWidth="1"/>
+    <col min="5902" max="5902" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5903" max="5904" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5905" max="5905" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5906" max="5907" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5908" max="5908" width="23.33203125" style="10" customWidth="1"/>
+    <col min="5909" max="5910" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5911" max="5911" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5912" max="5913" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5914" max="5914" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5915" max="5916" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5917" max="5917" width="6.109375" style="10" customWidth="1"/>
+    <col min="5918" max="5919" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5920" max="5920" width="1.6640625" style="10" customWidth="1"/>
+    <col min="5921" max="5922" width="6.6640625" style="10" customWidth="1"/>
+    <col min="5923" max="5923" width="1.77734375" style="10" customWidth="1"/>
+    <col min="5924" max="5925" width="6.44140625" style="10" customWidth="1"/>
+    <col min="5926" max="5926" width="5.6640625" style="10"/>
+    <col min="5927" max="5927" width="5.109375" style="10" customWidth="1"/>
+    <col min="5928" max="6144" width="5.6640625" style="10"/>
+    <col min="6145" max="6145" width="5.109375" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="5.6640625" style="10"/>
+    <col min="6147" max="6148" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6149" max="6149" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6150" max="6151" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6152" max="6152" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6153" max="6154" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6155" max="6155" width="6.109375" style="10" customWidth="1"/>
+    <col min="6156" max="6157" width="6.21875" style="10" customWidth="1"/>
+    <col min="6158" max="6158" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6159" max="6160" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6161" max="6161" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6162" max="6163" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6164" max="6164" width="23.33203125" style="10" customWidth="1"/>
+    <col min="6165" max="6166" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6167" max="6167" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6168" max="6169" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6170" max="6170" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6171" max="6172" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6173" max="6173" width="6.109375" style="10" customWidth="1"/>
+    <col min="6174" max="6175" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6176" max="6176" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6177" max="6178" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6179" max="6179" width="1.77734375" style="10" customWidth="1"/>
+    <col min="6180" max="6181" width="6.44140625" style="10" customWidth="1"/>
+    <col min="6182" max="6182" width="5.6640625" style="10"/>
+    <col min="6183" max="6183" width="5.109375" style="10" customWidth="1"/>
+    <col min="6184" max="6400" width="5.6640625" style="10"/>
+    <col min="6401" max="6401" width="5.109375" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="5.6640625" style="10"/>
+    <col min="6403" max="6404" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6405" max="6405" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6406" max="6407" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6408" max="6408" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6409" max="6410" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6411" max="6411" width="6.109375" style="10" customWidth="1"/>
+    <col min="6412" max="6413" width="6.21875" style="10" customWidth="1"/>
+    <col min="6414" max="6414" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6415" max="6416" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6417" max="6417" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6418" max="6419" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6420" max="6420" width="23.33203125" style="10" customWidth="1"/>
+    <col min="6421" max="6422" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6423" max="6423" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6424" max="6425" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6426" max="6426" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6427" max="6428" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6429" max="6429" width="6.109375" style="10" customWidth="1"/>
+    <col min="6430" max="6431" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6432" max="6432" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6433" max="6434" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6435" max="6435" width="1.77734375" style="10" customWidth="1"/>
+    <col min="6436" max="6437" width="6.44140625" style="10" customWidth="1"/>
+    <col min="6438" max="6438" width="5.6640625" style="10"/>
+    <col min="6439" max="6439" width="5.109375" style="10" customWidth="1"/>
+    <col min="6440" max="6656" width="5.6640625" style="10"/>
+    <col min="6657" max="6657" width="5.109375" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="5.6640625" style="10"/>
+    <col min="6659" max="6660" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6661" max="6661" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6662" max="6663" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6664" max="6664" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6665" max="6666" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6667" max="6667" width="6.109375" style="10" customWidth="1"/>
+    <col min="6668" max="6669" width="6.21875" style="10" customWidth="1"/>
+    <col min="6670" max="6670" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6671" max="6672" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6673" max="6673" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6674" max="6675" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6676" max="6676" width="23.33203125" style="10" customWidth="1"/>
+    <col min="6677" max="6678" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6679" max="6679" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6680" max="6681" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6682" max="6682" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6683" max="6684" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6685" max="6685" width="6.109375" style="10" customWidth="1"/>
+    <col min="6686" max="6687" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6688" max="6688" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6689" max="6690" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6691" max="6691" width="1.77734375" style="10" customWidth="1"/>
+    <col min="6692" max="6693" width="6.44140625" style="10" customWidth="1"/>
+    <col min="6694" max="6694" width="5.6640625" style="10"/>
+    <col min="6695" max="6695" width="5.109375" style="10" customWidth="1"/>
+    <col min="6696" max="6912" width="5.6640625" style="10"/>
+    <col min="6913" max="6913" width="5.109375" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="5.6640625" style="10"/>
+    <col min="6915" max="6916" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6917" max="6917" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6918" max="6919" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6920" max="6920" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6921" max="6922" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6923" max="6923" width="6.109375" style="10" customWidth="1"/>
+    <col min="6924" max="6925" width="6.21875" style="10" customWidth="1"/>
+    <col min="6926" max="6926" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6927" max="6928" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6929" max="6929" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6930" max="6931" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6932" max="6932" width="23.33203125" style="10" customWidth="1"/>
+    <col min="6933" max="6934" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6935" max="6935" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6936" max="6937" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6938" max="6938" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6939" max="6940" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6941" max="6941" width="6.109375" style="10" customWidth="1"/>
+    <col min="6942" max="6943" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6944" max="6944" width="1.6640625" style="10" customWidth="1"/>
+    <col min="6945" max="6946" width="6.6640625" style="10" customWidth="1"/>
+    <col min="6947" max="6947" width="1.77734375" style="10" customWidth="1"/>
+    <col min="6948" max="6949" width="6.44140625" style="10" customWidth="1"/>
+    <col min="6950" max="6950" width="5.6640625" style="10"/>
+    <col min="6951" max="6951" width="5.109375" style="10" customWidth="1"/>
+    <col min="6952" max="7168" width="5.6640625" style="10"/>
+    <col min="7169" max="7169" width="5.109375" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="5.6640625" style="10"/>
+    <col min="7171" max="7172" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7173" max="7173" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7174" max="7175" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7176" max="7176" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7177" max="7178" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7179" max="7179" width="6.109375" style="10" customWidth="1"/>
+    <col min="7180" max="7181" width="6.21875" style="10" customWidth="1"/>
+    <col min="7182" max="7182" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7183" max="7184" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7185" max="7185" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7186" max="7187" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7188" max="7188" width="23.33203125" style="10" customWidth="1"/>
+    <col min="7189" max="7190" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7191" max="7191" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7192" max="7193" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7194" max="7194" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7195" max="7196" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7197" max="7197" width="6.109375" style="10" customWidth="1"/>
+    <col min="7198" max="7199" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7200" max="7200" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7201" max="7202" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7203" max="7203" width="1.77734375" style="10" customWidth="1"/>
+    <col min="7204" max="7205" width="6.44140625" style="10" customWidth="1"/>
+    <col min="7206" max="7206" width="5.6640625" style="10"/>
+    <col min="7207" max="7207" width="5.109375" style="10" customWidth="1"/>
+    <col min="7208" max="7424" width="5.6640625" style="10"/>
+    <col min="7425" max="7425" width="5.109375" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="5.6640625" style="10"/>
+    <col min="7427" max="7428" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7429" max="7429" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7430" max="7431" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7432" max="7432" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7433" max="7434" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7435" max="7435" width="6.109375" style="10" customWidth="1"/>
+    <col min="7436" max="7437" width="6.21875" style="10" customWidth="1"/>
+    <col min="7438" max="7438" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7439" max="7440" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7441" max="7441" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7442" max="7443" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7444" max="7444" width="23.33203125" style="10" customWidth="1"/>
+    <col min="7445" max="7446" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7447" max="7447" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7448" max="7449" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7450" max="7450" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7451" max="7452" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7453" max="7453" width="6.109375" style="10" customWidth="1"/>
+    <col min="7454" max="7455" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7456" max="7456" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7457" max="7458" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7459" max="7459" width="1.77734375" style="10" customWidth="1"/>
+    <col min="7460" max="7461" width="6.44140625" style="10" customWidth="1"/>
+    <col min="7462" max="7462" width="5.6640625" style="10"/>
+    <col min="7463" max="7463" width="5.109375" style="10" customWidth="1"/>
+    <col min="7464" max="7680" width="5.6640625" style="10"/>
+    <col min="7681" max="7681" width="5.109375" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="5.6640625" style="10"/>
+    <col min="7683" max="7684" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7685" max="7685" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7686" max="7687" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7688" max="7688" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7689" max="7690" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7691" max="7691" width="6.109375" style="10" customWidth="1"/>
+    <col min="7692" max="7693" width="6.21875" style="10" customWidth="1"/>
+    <col min="7694" max="7694" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7695" max="7696" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7697" max="7697" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7698" max="7699" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7700" max="7700" width="23.33203125" style="10" customWidth="1"/>
+    <col min="7701" max="7702" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7703" max="7703" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7704" max="7705" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7706" max="7706" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7707" max="7708" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7709" max="7709" width="6.109375" style="10" customWidth="1"/>
+    <col min="7710" max="7711" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7712" max="7712" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7713" max="7714" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7715" max="7715" width="1.77734375" style="10" customWidth="1"/>
+    <col min="7716" max="7717" width="6.44140625" style="10" customWidth="1"/>
+    <col min="7718" max="7718" width="5.6640625" style="10"/>
+    <col min="7719" max="7719" width="5.109375" style="10" customWidth="1"/>
+    <col min="7720" max="7936" width="5.6640625" style="10"/>
+    <col min="7937" max="7937" width="5.109375" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="5.6640625" style="10"/>
+    <col min="7939" max="7940" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7941" max="7941" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7942" max="7943" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7944" max="7944" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7945" max="7946" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7947" max="7947" width="6.109375" style="10" customWidth="1"/>
+    <col min="7948" max="7949" width="6.21875" style="10" customWidth="1"/>
+    <col min="7950" max="7950" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7951" max="7952" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7953" max="7953" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7954" max="7955" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7956" max="7956" width="23.33203125" style="10" customWidth="1"/>
+    <col min="7957" max="7958" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7959" max="7959" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7960" max="7961" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7962" max="7962" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7963" max="7964" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7965" max="7965" width="6.109375" style="10" customWidth="1"/>
+    <col min="7966" max="7967" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7968" max="7968" width="1.6640625" style="10" customWidth="1"/>
+    <col min="7969" max="7970" width="6.6640625" style="10" customWidth="1"/>
+    <col min="7971" max="7971" width="1.77734375" style="10" customWidth="1"/>
+    <col min="7972" max="7973" width="6.44140625" style="10" customWidth="1"/>
+    <col min="7974" max="7974" width="5.6640625" style="10"/>
+    <col min="7975" max="7975" width="5.109375" style="10" customWidth="1"/>
+    <col min="7976" max="8192" width="5.6640625" style="10"/>
+    <col min="8193" max="8193" width="5.109375" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="5.6640625" style="10"/>
+    <col min="8195" max="8196" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8197" max="8197" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8198" max="8199" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8200" max="8200" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8201" max="8202" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8203" max="8203" width="6.109375" style="10" customWidth="1"/>
+    <col min="8204" max="8205" width="6.21875" style="10" customWidth="1"/>
+    <col min="8206" max="8206" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8207" max="8208" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8209" max="8209" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8210" max="8211" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8212" max="8212" width="23.33203125" style="10" customWidth="1"/>
+    <col min="8213" max="8214" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8215" max="8215" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8216" max="8217" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8218" max="8218" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8219" max="8220" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8221" max="8221" width="6.109375" style="10" customWidth="1"/>
+    <col min="8222" max="8223" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8224" max="8224" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8225" max="8226" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8227" max="8227" width="1.77734375" style="10" customWidth="1"/>
+    <col min="8228" max="8229" width="6.44140625" style="10" customWidth="1"/>
+    <col min="8230" max="8230" width="5.6640625" style="10"/>
+    <col min="8231" max="8231" width="5.109375" style="10" customWidth="1"/>
+    <col min="8232" max="8448" width="5.6640625" style="10"/>
+    <col min="8449" max="8449" width="5.109375" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="5.6640625" style="10"/>
+    <col min="8451" max="8452" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8453" max="8453" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8454" max="8455" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8456" max="8456" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8457" max="8458" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8459" max="8459" width="6.109375" style="10" customWidth="1"/>
+    <col min="8460" max="8461" width="6.21875" style="10" customWidth="1"/>
+    <col min="8462" max="8462" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8463" max="8464" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8465" max="8465" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8466" max="8467" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8468" max="8468" width="23.33203125" style="10" customWidth="1"/>
+    <col min="8469" max="8470" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8471" max="8471" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8472" max="8473" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8474" max="8474" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8475" max="8476" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8477" max="8477" width="6.109375" style="10" customWidth="1"/>
+    <col min="8478" max="8479" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8480" max="8480" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8481" max="8482" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8483" max="8483" width="1.77734375" style="10" customWidth="1"/>
+    <col min="8484" max="8485" width="6.44140625" style="10" customWidth="1"/>
+    <col min="8486" max="8486" width="5.6640625" style="10"/>
+    <col min="8487" max="8487" width="5.109375" style="10" customWidth="1"/>
+    <col min="8488" max="8704" width="5.6640625" style="10"/>
+    <col min="8705" max="8705" width="5.109375" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="5.6640625" style="10"/>
+    <col min="8707" max="8708" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8709" max="8709" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8710" max="8711" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8712" max="8712" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8713" max="8714" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8715" max="8715" width="6.109375" style="10" customWidth="1"/>
+    <col min="8716" max="8717" width="6.21875" style="10" customWidth="1"/>
+    <col min="8718" max="8718" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8719" max="8720" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8721" max="8721" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8722" max="8723" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8724" max="8724" width="23.33203125" style="10" customWidth="1"/>
+    <col min="8725" max="8726" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8727" max="8727" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8728" max="8729" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8730" max="8730" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8731" max="8732" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8733" max="8733" width="6.109375" style="10" customWidth="1"/>
+    <col min="8734" max="8735" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8736" max="8736" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8737" max="8738" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8739" max="8739" width="1.77734375" style="10" customWidth="1"/>
+    <col min="8740" max="8741" width="6.44140625" style="10" customWidth="1"/>
+    <col min="8742" max="8742" width="5.6640625" style="10"/>
+    <col min="8743" max="8743" width="5.109375" style="10" customWidth="1"/>
+    <col min="8744" max="8960" width="5.6640625" style="10"/>
+    <col min="8961" max="8961" width="5.109375" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="5.6640625" style="10"/>
+    <col min="8963" max="8964" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8965" max="8965" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8966" max="8967" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8968" max="8968" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8969" max="8970" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8971" max="8971" width="6.109375" style="10" customWidth="1"/>
+    <col min="8972" max="8973" width="6.21875" style="10" customWidth="1"/>
+    <col min="8974" max="8974" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8975" max="8976" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8977" max="8977" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8978" max="8979" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8980" max="8980" width="23.33203125" style="10" customWidth="1"/>
+    <col min="8981" max="8982" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8983" max="8983" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8984" max="8985" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8986" max="8986" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8987" max="8988" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8989" max="8989" width="6.109375" style="10" customWidth="1"/>
+    <col min="8990" max="8991" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8992" max="8992" width="1.6640625" style="10" customWidth="1"/>
+    <col min="8993" max="8994" width="6.6640625" style="10" customWidth="1"/>
+    <col min="8995" max="8995" width="1.77734375" style="10" customWidth="1"/>
+    <col min="8996" max="8997" width="6.44140625" style="10" customWidth="1"/>
+    <col min="8998" max="8998" width="5.6640625" style="10"/>
+    <col min="8999" max="8999" width="5.109375" style="10" customWidth="1"/>
+    <col min="9000" max="9216" width="5.6640625" style="10"/>
+    <col min="9217" max="9217" width="5.109375" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="5.6640625" style="10"/>
+    <col min="9219" max="9220" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9221" max="9221" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9222" max="9223" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9224" max="9224" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9225" max="9226" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9227" max="9227" width="6.109375" style="10" customWidth="1"/>
+    <col min="9228" max="9229" width="6.21875" style="10" customWidth="1"/>
+    <col min="9230" max="9230" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9231" max="9232" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9233" max="9233" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9234" max="9235" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9236" max="9236" width="23.33203125" style="10" customWidth="1"/>
+    <col min="9237" max="9238" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9239" max="9239" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9240" max="9241" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9242" max="9242" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9243" max="9244" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9245" max="9245" width="6.109375" style="10" customWidth="1"/>
+    <col min="9246" max="9247" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9248" max="9248" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9249" max="9250" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9251" max="9251" width="1.77734375" style="10" customWidth="1"/>
+    <col min="9252" max="9253" width="6.44140625" style="10" customWidth="1"/>
+    <col min="9254" max="9254" width="5.6640625" style="10"/>
+    <col min="9255" max="9255" width="5.109375" style="10" customWidth="1"/>
+    <col min="9256" max="9472" width="5.6640625" style="10"/>
+    <col min="9473" max="9473" width="5.109375" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="5.6640625" style="10"/>
+    <col min="9475" max="9476" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9477" max="9477" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9478" max="9479" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9480" max="9480" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9481" max="9482" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9483" max="9483" width="6.109375" style="10" customWidth="1"/>
+    <col min="9484" max="9485" width="6.21875" style="10" customWidth="1"/>
+    <col min="9486" max="9486" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9487" max="9488" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9489" max="9489" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9490" max="9491" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9492" max="9492" width="23.33203125" style="10" customWidth="1"/>
+    <col min="9493" max="9494" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9495" max="9495" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9496" max="9497" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9498" max="9498" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9499" max="9500" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9501" max="9501" width="6.109375" style="10" customWidth="1"/>
+    <col min="9502" max="9503" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9504" max="9504" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9505" max="9506" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9507" max="9507" width="1.77734375" style="10" customWidth="1"/>
+    <col min="9508" max="9509" width="6.44140625" style="10" customWidth="1"/>
+    <col min="9510" max="9510" width="5.6640625" style="10"/>
+    <col min="9511" max="9511" width="5.109375" style="10" customWidth="1"/>
+    <col min="9512" max="9728" width="5.6640625" style="10"/>
+    <col min="9729" max="9729" width="5.109375" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="5.6640625" style="10"/>
+    <col min="9731" max="9732" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9733" max="9733" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9734" max="9735" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9736" max="9736" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9737" max="9738" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9739" max="9739" width="6.109375" style="10" customWidth="1"/>
+    <col min="9740" max="9741" width="6.21875" style="10" customWidth="1"/>
+    <col min="9742" max="9742" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9743" max="9744" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9745" max="9745" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9746" max="9747" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9748" max="9748" width="23.33203125" style="10" customWidth="1"/>
+    <col min="9749" max="9750" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9751" max="9751" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9752" max="9753" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9754" max="9754" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9755" max="9756" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9757" max="9757" width="6.109375" style="10" customWidth="1"/>
+    <col min="9758" max="9759" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9760" max="9760" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9761" max="9762" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9763" max="9763" width="1.77734375" style="10" customWidth="1"/>
+    <col min="9764" max="9765" width="6.44140625" style="10" customWidth="1"/>
+    <col min="9766" max="9766" width="5.6640625" style="10"/>
+    <col min="9767" max="9767" width="5.109375" style="10" customWidth="1"/>
+    <col min="9768" max="9984" width="5.6640625" style="10"/>
+    <col min="9985" max="9985" width="5.109375" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="5.6640625" style="10"/>
+    <col min="9987" max="9988" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9989" max="9989" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9990" max="9991" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9992" max="9992" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9993" max="9994" width="6.6640625" style="10" customWidth="1"/>
+    <col min="9995" max="9995" width="6.109375" style="10" customWidth="1"/>
+    <col min="9996" max="9997" width="6.21875" style="10" customWidth="1"/>
+    <col min="9998" max="9998" width="1.6640625" style="10" customWidth="1"/>
+    <col min="9999" max="10000" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10001" max="10001" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10002" max="10003" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10004" max="10004" width="23.33203125" style="10" customWidth="1"/>
+    <col min="10005" max="10006" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10007" max="10007" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10008" max="10009" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10010" max="10010" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10011" max="10012" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10013" max="10013" width="6.109375" style="10" customWidth="1"/>
+    <col min="10014" max="10015" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10016" max="10016" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10017" max="10018" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10019" max="10019" width="1.77734375" style="10" customWidth="1"/>
+    <col min="10020" max="10021" width="6.44140625" style="10" customWidth="1"/>
+    <col min="10022" max="10022" width="5.6640625" style="10"/>
+    <col min="10023" max="10023" width="5.109375" style="10" customWidth="1"/>
+    <col min="10024" max="10240" width="5.6640625" style="10"/>
+    <col min="10241" max="10241" width="5.109375" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="5.6640625" style="10"/>
+    <col min="10243" max="10244" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10245" max="10245" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10246" max="10247" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10248" max="10248" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10249" max="10250" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10251" max="10251" width="6.109375" style="10" customWidth="1"/>
+    <col min="10252" max="10253" width="6.21875" style="10" customWidth="1"/>
+    <col min="10254" max="10254" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10255" max="10256" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10257" max="10257" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10258" max="10259" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10260" max="10260" width="23.33203125" style="10" customWidth="1"/>
+    <col min="10261" max="10262" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10263" max="10263" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10264" max="10265" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10266" max="10266" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10267" max="10268" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10269" max="10269" width="6.109375" style="10" customWidth="1"/>
+    <col min="10270" max="10271" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10272" max="10272" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10273" max="10274" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10275" max="10275" width="1.77734375" style="10" customWidth="1"/>
+    <col min="10276" max="10277" width="6.44140625" style="10" customWidth="1"/>
+    <col min="10278" max="10278" width="5.6640625" style="10"/>
+    <col min="10279" max="10279" width="5.109375" style="10" customWidth="1"/>
+    <col min="10280" max="10496" width="5.6640625" style="10"/>
+    <col min="10497" max="10497" width="5.109375" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="5.6640625" style="10"/>
+    <col min="10499" max="10500" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10501" max="10501" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10502" max="10503" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10504" max="10504" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10505" max="10506" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10507" max="10507" width="6.109375" style="10" customWidth="1"/>
+    <col min="10508" max="10509" width="6.21875" style="10" customWidth="1"/>
+    <col min="10510" max="10510" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10511" max="10512" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10513" max="10513" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10514" max="10515" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10516" max="10516" width="23.33203125" style="10" customWidth="1"/>
+    <col min="10517" max="10518" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10519" max="10519" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10520" max="10521" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10522" max="10522" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10523" max="10524" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10525" max="10525" width="6.109375" style="10" customWidth="1"/>
+    <col min="10526" max="10527" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10528" max="10528" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10529" max="10530" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10531" max="10531" width="1.77734375" style="10" customWidth="1"/>
+    <col min="10532" max="10533" width="6.44140625" style="10" customWidth="1"/>
+    <col min="10534" max="10534" width="5.6640625" style="10"/>
+    <col min="10535" max="10535" width="5.109375" style="10" customWidth="1"/>
+    <col min="10536" max="10752" width="5.6640625" style="10"/>
+    <col min="10753" max="10753" width="5.109375" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="5.6640625" style="10"/>
+    <col min="10755" max="10756" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10757" max="10757" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10758" max="10759" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10760" max="10760" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10761" max="10762" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10763" max="10763" width="6.109375" style="10" customWidth="1"/>
+    <col min="10764" max="10765" width="6.21875" style="10" customWidth="1"/>
+    <col min="10766" max="10766" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10767" max="10768" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10769" max="10769" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10770" max="10771" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10772" max="10772" width="23.33203125" style="10" customWidth="1"/>
+    <col min="10773" max="10774" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10775" max="10775" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10776" max="10777" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10778" max="10778" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10779" max="10780" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10781" max="10781" width="6.109375" style="10" customWidth="1"/>
+    <col min="10782" max="10783" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10784" max="10784" width="1.6640625" style="10" customWidth="1"/>
+    <col min="10785" max="10786" width="6.6640625" style="10" customWidth="1"/>
+    <col min="10787" max="10787" width="1.77734375" style="10" customWidth="1"/>
+    <col min="10788" max="10789" width="6.44140625" style="10" customWidth="1"/>
+    <col min="10790" max="10790" width="5.6640625" style="10"/>
+    <col min="10791" max="10791" width="5.109375" style="10" customWidth="1"/>
+    <col min="10792" max="11008" width="5.6640625" style="10"/>
+    <col min="11009" max="11009" width="5.109375" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="5.6640625" style="10"/>
+    <col min="11011" max="11012" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11013" max="11013" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11014" max="11015" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11016" max="11016" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11017" max="11018" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11019" max="11019" width="6.109375" style="10" customWidth="1"/>
+    <col min="11020" max="11021" width="6.21875" style="10" customWidth="1"/>
+    <col min="11022" max="11022" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11023" max="11024" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11025" max="11025" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11026" max="11027" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11028" max="11028" width="23.33203125" style="10" customWidth="1"/>
+    <col min="11029" max="11030" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11031" max="11031" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11032" max="11033" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11034" max="11034" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11035" max="11036" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11037" max="11037" width="6.109375" style="10" customWidth="1"/>
+    <col min="11038" max="11039" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11040" max="11040" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11041" max="11042" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11043" max="11043" width="1.77734375" style="10" customWidth="1"/>
+    <col min="11044" max="11045" width="6.44140625" style="10" customWidth="1"/>
+    <col min="11046" max="11046" width="5.6640625" style="10"/>
+    <col min="11047" max="11047" width="5.109375" style="10" customWidth="1"/>
+    <col min="11048" max="11264" width="5.6640625" style="10"/>
+    <col min="11265" max="11265" width="5.109375" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="5.6640625" style="10"/>
+    <col min="11267" max="11268" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11269" max="11269" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11270" max="11271" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11272" max="11272" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11273" max="11274" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11275" max="11275" width="6.109375" style="10" customWidth="1"/>
+    <col min="11276" max="11277" width="6.21875" style="10" customWidth="1"/>
+    <col min="11278" max="11278" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11279" max="11280" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11281" max="11281" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11282" max="11283" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11284" max="11284" width="23.33203125" style="10" customWidth="1"/>
+    <col min="11285" max="11286" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11287" max="11287" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11288" max="11289" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11290" max="11290" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11291" max="11292" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11293" max="11293" width="6.109375" style="10" customWidth="1"/>
+    <col min="11294" max="11295" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11296" max="11296" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11297" max="11298" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11299" max="11299" width="1.77734375" style="10" customWidth="1"/>
+    <col min="11300" max="11301" width="6.44140625" style="10" customWidth="1"/>
+    <col min="11302" max="11302" width="5.6640625" style="10"/>
+    <col min="11303" max="11303" width="5.109375" style="10" customWidth="1"/>
+    <col min="11304" max="11520" width="5.6640625" style="10"/>
+    <col min="11521" max="11521" width="5.109375" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="5.6640625" style="10"/>
+    <col min="11523" max="11524" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11525" max="11525" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11526" max="11527" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11528" max="11528" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11529" max="11530" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11531" max="11531" width="6.109375" style="10" customWidth="1"/>
+    <col min="11532" max="11533" width="6.21875" style="10" customWidth="1"/>
+    <col min="11534" max="11534" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11535" max="11536" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11537" max="11537" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11538" max="11539" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11540" max="11540" width="23.33203125" style="10" customWidth="1"/>
+    <col min="11541" max="11542" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11543" max="11543" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11544" max="11545" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11546" max="11546" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11547" max="11548" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11549" max="11549" width="6.109375" style="10" customWidth="1"/>
+    <col min="11550" max="11551" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11552" max="11552" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11553" max="11554" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11555" max="11555" width="1.77734375" style="10" customWidth="1"/>
+    <col min="11556" max="11557" width="6.44140625" style="10" customWidth="1"/>
+    <col min="11558" max="11558" width="5.6640625" style="10"/>
+    <col min="11559" max="11559" width="5.109375" style="10" customWidth="1"/>
+    <col min="11560" max="11776" width="5.6640625" style="10"/>
+    <col min="11777" max="11777" width="5.109375" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="5.6640625" style="10"/>
+    <col min="11779" max="11780" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11781" max="11781" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11782" max="11783" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11784" max="11784" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11785" max="11786" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11787" max="11787" width="6.109375" style="10" customWidth="1"/>
+    <col min="11788" max="11789" width="6.21875" style="10" customWidth="1"/>
+    <col min="11790" max="11790" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11791" max="11792" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11793" max="11793" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11794" max="11795" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11796" max="11796" width="23.33203125" style="10" customWidth="1"/>
+    <col min="11797" max="11798" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11799" max="11799" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11800" max="11801" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11802" max="11802" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11803" max="11804" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11805" max="11805" width="6.109375" style="10" customWidth="1"/>
+    <col min="11806" max="11807" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11808" max="11808" width="1.6640625" style="10" customWidth="1"/>
+    <col min="11809" max="11810" width="6.6640625" style="10" customWidth="1"/>
+    <col min="11811" max="11811" width="1.77734375" style="10" customWidth="1"/>
+    <col min="11812" max="11813" width="6.44140625" style="10" customWidth="1"/>
+    <col min="11814" max="11814" width="5.6640625" style="10"/>
+    <col min="11815" max="11815" width="5.109375" style="10" customWidth="1"/>
+    <col min="11816" max="12032" width="5.6640625" style="10"/>
+    <col min="12033" max="12033" width="5.109375" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="5.6640625" style="10"/>
+    <col min="12035" max="12036" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12037" max="12037" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12038" max="12039" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12040" max="12040" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12041" max="12042" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12043" max="12043" width="6.109375" style="10" customWidth="1"/>
+    <col min="12044" max="12045" width="6.21875" style="10" customWidth="1"/>
+    <col min="12046" max="12046" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12047" max="12048" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12049" max="12049" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12050" max="12051" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12052" max="12052" width="23.33203125" style="10" customWidth="1"/>
+    <col min="12053" max="12054" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12055" max="12055" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12056" max="12057" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12058" max="12058" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12059" max="12060" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12061" max="12061" width="6.109375" style="10" customWidth="1"/>
+    <col min="12062" max="12063" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12064" max="12064" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12065" max="12066" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12067" max="12067" width="1.77734375" style="10" customWidth="1"/>
+    <col min="12068" max="12069" width="6.44140625" style="10" customWidth="1"/>
+    <col min="12070" max="12070" width="5.6640625" style="10"/>
+    <col min="12071" max="12071" width="5.109375" style="10" customWidth="1"/>
+    <col min="12072" max="12288" width="5.6640625" style="10"/>
+    <col min="12289" max="12289" width="5.109375" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="5.6640625" style="10"/>
+    <col min="12291" max="12292" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12293" max="12293" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12294" max="12295" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12296" max="12296" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12297" max="12298" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12299" max="12299" width="6.109375" style="10" customWidth="1"/>
+    <col min="12300" max="12301" width="6.21875" style="10" customWidth="1"/>
+    <col min="12302" max="12302" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12303" max="12304" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12305" max="12305" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12306" max="12307" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12308" max="12308" width="23.33203125" style="10" customWidth="1"/>
+    <col min="12309" max="12310" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12311" max="12311" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12312" max="12313" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12314" max="12314" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12315" max="12316" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12317" max="12317" width="6.109375" style="10" customWidth="1"/>
+    <col min="12318" max="12319" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12320" max="12320" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12321" max="12322" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12323" max="12323" width="1.77734375" style="10" customWidth="1"/>
+    <col min="12324" max="12325" width="6.44140625" style="10" customWidth="1"/>
+    <col min="12326" max="12326" width="5.6640625" style="10"/>
+    <col min="12327" max="12327" width="5.109375" style="10" customWidth="1"/>
+    <col min="12328" max="12544" width="5.6640625" style="10"/>
+    <col min="12545" max="12545" width="5.109375" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="5.6640625" style="10"/>
+    <col min="12547" max="12548" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12549" max="12549" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12550" max="12551" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12552" max="12552" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12553" max="12554" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12555" max="12555" width="6.109375" style="10" customWidth="1"/>
+    <col min="12556" max="12557" width="6.21875" style="10" customWidth="1"/>
+    <col min="12558" max="12558" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12559" max="12560" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12561" max="12561" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12562" max="12563" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12564" max="12564" width="23.33203125" style="10" customWidth="1"/>
+    <col min="12565" max="12566" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12567" max="12567" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12568" max="12569" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12570" max="12570" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12571" max="12572" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12573" max="12573" width="6.109375" style="10" customWidth="1"/>
+    <col min="12574" max="12575" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12576" max="12576" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12577" max="12578" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12579" max="12579" width="1.77734375" style="10" customWidth="1"/>
+    <col min="12580" max="12581" width="6.44140625" style="10" customWidth="1"/>
+    <col min="12582" max="12582" width="5.6640625" style="10"/>
+    <col min="12583" max="12583" width="5.109375" style="10" customWidth="1"/>
+    <col min="12584" max="12800" width="5.6640625" style="10"/>
+    <col min="12801" max="12801" width="5.109375" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="5.6640625" style="10"/>
+    <col min="12803" max="12804" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12805" max="12805" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12806" max="12807" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12808" max="12808" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12809" max="12810" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12811" max="12811" width="6.109375" style="10" customWidth="1"/>
+    <col min="12812" max="12813" width="6.21875" style="10" customWidth="1"/>
+    <col min="12814" max="12814" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12815" max="12816" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12817" max="12817" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12818" max="12819" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12820" max="12820" width="23.33203125" style="10" customWidth="1"/>
+    <col min="12821" max="12822" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12823" max="12823" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12824" max="12825" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12826" max="12826" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12827" max="12828" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12829" max="12829" width="6.109375" style="10" customWidth="1"/>
+    <col min="12830" max="12831" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12832" max="12832" width="1.6640625" style="10" customWidth="1"/>
+    <col min="12833" max="12834" width="6.6640625" style="10" customWidth="1"/>
+    <col min="12835" max="12835" width="1.77734375" style="10" customWidth="1"/>
+    <col min="12836" max="12837" width="6.44140625" style="10" customWidth="1"/>
+    <col min="12838" max="12838" width="5.6640625" style="10"/>
+    <col min="12839" max="12839" width="5.109375" style="10" customWidth="1"/>
+    <col min="12840" max="13056" width="5.6640625" style="10"/>
+    <col min="13057" max="13057" width="5.109375" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="5.6640625" style="10"/>
+    <col min="13059" max="13060" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13061" max="13061" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13062" max="13063" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13064" max="13064" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13065" max="13066" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13067" max="13067" width="6.109375" style="10" customWidth="1"/>
+    <col min="13068" max="13069" width="6.21875" style="10" customWidth="1"/>
+    <col min="13070" max="13070" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13071" max="13072" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13073" max="13073" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13074" max="13075" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13076" max="13076" width="23.33203125" style="10" customWidth="1"/>
+    <col min="13077" max="13078" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13079" max="13079" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13080" max="13081" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13082" max="13082" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13083" max="13084" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13085" max="13085" width="6.109375" style="10" customWidth="1"/>
+    <col min="13086" max="13087" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13088" max="13088" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13089" max="13090" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13091" max="13091" width="1.77734375" style="10" customWidth="1"/>
+    <col min="13092" max="13093" width="6.44140625" style="10" customWidth="1"/>
+    <col min="13094" max="13094" width="5.6640625" style="10"/>
+    <col min="13095" max="13095" width="5.109375" style="10" customWidth="1"/>
+    <col min="13096" max="13312" width="5.6640625" style="10"/>
+    <col min="13313" max="13313" width="5.109375" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="5.6640625" style="10"/>
+    <col min="13315" max="13316" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13317" max="13317" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13318" max="13319" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13320" max="13320" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13321" max="13322" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13323" max="13323" width="6.109375" style="10" customWidth="1"/>
+    <col min="13324" max="13325" width="6.21875" style="10" customWidth="1"/>
+    <col min="13326" max="13326" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13327" max="13328" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13329" max="13329" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13330" max="13331" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13332" max="13332" width="23.33203125" style="10" customWidth="1"/>
+    <col min="13333" max="13334" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13335" max="13335" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13336" max="13337" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13338" max="13338" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13339" max="13340" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13341" max="13341" width="6.109375" style="10" customWidth="1"/>
+    <col min="13342" max="13343" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13344" max="13344" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13345" max="13346" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13347" max="13347" width="1.77734375" style="10" customWidth="1"/>
+    <col min="13348" max="13349" width="6.44140625" style="10" customWidth="1"/>
+    <col min="13350" max="13350" width="5.6640625" style="10"/>
+    <col min="13351" max="13351" width="5.109375" style="10" customWidth="1"/>
+    <col min="13352" max="13568" width="5.6640625" style="10"/>
+    <col min="13569" max="13569" width="5.109375" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="5.6640625" style="10"/>
+    <col min="13571" max="13572" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13573" max="13573" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13574" max="13575" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13576" max="13576" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13577" max="13578" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13579" max="13579" width="6.109375" style="10" customWidth="1"/>
+    <col min="13580" max="13581" width="6.21875" style="10" customWidth="1"/>
+    <col min="13582" max="13582" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13583" max="13584" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13585" max="13585" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13586" max="13587" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13588" max="13588" width="23.33203125" style="10" customWidth="1"/>
+    <col min="13589" max="13590" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13591" max="13591" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13592" max="13593" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13594" max="13594" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13595" max="13596" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13597" max="13597" width="6.109375" style="10" customWidth="1"/>
+    <col min="13598" max="13599" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13600" max="13600" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13601" max="13602" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13603" max="13603" width="1.77734375" style="10" customWidth="1"/>
+    <col min="13604" max="13605" width="6.44140625" style="10" customWidth="1"/>
+    <col min="13606" max="13606" width="5.6640625" style="10"/>
+    <col min="13607" max="13607" width="5.109375" style="10" customWidth="1"/>
+    <col min="13608" max="13824" width="5.6640625" style="10"/>
+    <col min="13825" max="13825" width="5.109375" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="5.6640625" style="10"/>
+    <col min="13827" max="13828" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13829" max="13829" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13830" max="13831" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13832" max="13832" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13833" max="13834" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13835" max="13835" width="6.109375" style="10" customWidth="1"/>
+    <col min="13836" max="13837" width="6.21875" style="10" customWidth="1"/>
+    <col min="13838" max="13838" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13839" max="13840" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13841" max="13841" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13842" max="13843" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13844" max="13844" width="23.33203125" style="10" customWidth="1"/>
+    <col min="13845" max="13846" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13847" max="13847" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13848" max="13849" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13850" max="13850" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13851" max="13852" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13853" max="13853" width="6.109375" style="10" customWidth="1"/>
+    <col min="13854" max="13855" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13856" max="13856" width="1.6640625" style="10" customWidth="1"/>
+    <col min="13857" max="13858" width="6.6640625" style="10" customWidth="1"/>
+    <col min="13859" max="13859" width="1.77734375" style="10" customWidth="1"/>
+    <col min="13860" max="13861" width="6.44140625" style="10" customWidth="1"/>
+    <col min="13862" max="13862" width="5.6640625" style="10"/>
+    <col min="13863" max="13863" width="5.109375" style="10" customWidth="1"/>
+    <col min="13864" max="14080" width="5.6640625" style="10"/>
+    <col min="14081" max="14081" width="5.109375" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="5.6640625" style="10"/>
+    <col min="14083" max="14084" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14085" max="14085" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14086" max="14087" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14088" max="14088" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14089" max="14090" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14091" max="14091" width="6.109375" style="10" customWidth="1"/>
+    <col min="14092" max="14093" width="6.21875" style="10" customWidth="1"/>
+    <col min="14094" max="14094" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14095" max="14096" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14097" max="14097" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14098" max="14099" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14100" max="14100" width="23.33203125" style="10" customWidth="1"/>
+    <col min="14101" max="14102" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14103" max="14103" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14104" max="14105" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14106" max="14106" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14107" max="14108" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14109" max="14109" width="6.109375" style="10" customWidth="1"/>
+    <col min="14110" max="14111" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14112" max="14112" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14113" max="14114" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14115" max="14115" width="1.77734375" style="10" customWidth="1"/>
+    <col min="14116" max="14117" width="6.44140625" style="10" customWidth="1"/>
+    <col min="14118" max="14118" width="5.6640625" style="10"/>
+    <col min="14119" max="14119" width="5.109375" style="10" customWidth="1"/>
+    <col min="14120" max="14336" width="5.6640625" style="10"/>
+    <col min="14337" max="14337" width="5.109375" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="5.6640625" style="10"/>
+    <col min="14339" max="14340" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14341" max="14341" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14342" max="14343" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14344" max="14344" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14345" max="14346" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14347" max="14347" width="6.109375" style="10" customWidth="1"/>
+    <col min="14348" max="14349" width="6.21875" style="10" customWidth="1"/>
+    <col min="14350" max="14350" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14351" max="14352" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14353" max="14353" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14354" max="14355" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14356" max="14356" width="23.33203125" style="10" customWidth="1"/>
+    <col min="14357" max="14358" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14359" max="14359" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14360" max="14361" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14362" max="14362" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14363" max="14364" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14365" max="14365" width="6.109375" style="10" customWidth="1"/>
+    <col min="14366" max="14367" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14368" max="14368" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14369" max="14370" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14371" max="14371" width="1.77734375" style="10" customWidth="1"/>
+    <col min="14372" max="14373" width="6.44140625" style="10" customWidth="1"/>
+    <col min="14374" max="14374" width="5.6640625" style="10"/>
+    <col min="14375" max="14375" width="5.109375" style="10" customWidth="1"/>
+    <col min="14376" max="14592" width="5.6640625" style="10"/>
+    <col min="14593" max="14593" width="5.109375" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="5.6640625" style="10"/>
+    <col min="14595" max="14596" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14597" max="14597" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14598" max="14599" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14600" max="14600" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14601" max="14602" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14603" max="14603" width="6.109375" style="10" customWidth="1"/>
+    <col min="14604" max="14605" width="6.21875" style="10" customWidth="1"/>
+    <col min="14606" max="14606" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14607" max="14608" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14609" max="14609" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14610" max="14611" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14612" max="14612" width="23.33203125" style="10" customWidth="1"/>
+    <col min="14613" max="14614" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14615" max="14615" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14616" max="14617" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14618" max="14618" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14619" max="14620" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14621" max="14621" width="6.109375" style="10" customWidth="1"/>
+    <col min="14622" max="14623" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14624" max="14624" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14625" max="14626" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14627" max="14627" width="1.77734375" style="10" customWidth="1"/>
+    <col min="14628" max="14629" width="6.44140625" style="10" customWidth="1"/>
+    <col min="14630" max="14630" width="5.6640625" style="10"/>
+    <col min="14631" max="14631" width="5.109375" style="10" customWidth="1"/>
+    <col min="14632" max="14848" width="5.6640625" style="10"/>
+    <col min="14849" max="14849" width="5.109375" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="5.6640625" style="10"/>
+    <col min="14851" max="14852" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14853" max="14853" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14854" max="14855" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14856" max="14856" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14857" max="14858" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14859" max="14859" width="6.109375" style="10" customWidth="1"/>
+    <col min="14860" max="14861" width="6.21875" style="10" customWidth="1"/>
+    <col min="14862" max="14862" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14863" max="14864" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14865" max="14865" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14866" max="14867" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14868" max="14868" width="23.33203125" style="10" customWidth="1"/>
+    <col min="14869" max="14870" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14871" max="14871" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14872" max="14873" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14874" max="14874" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14875" max="14876" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14877" max="14877" width="6.109375" style="10" customWidth="1"/>
+    <col min="14878" max="14879" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14880" max="14880" width="1.6640625" style="10" customWidth="1"/>
+    <col min="14881" max="14882" width="6.6640625" style="10" customWidth="1"/>
+    <col min="14883" max="14883" width="1.77734375" style="10" customWidth="1"/>
+    <col min="14884" max="14885" width="6.44140625" style="10" customWidth="1"/>
+    <col min="14886" max="14886" width="5.6640625" style="10"/>
+    <col min="14887" max="14887" width="5.109375" style="10" customWidth="1"/>
+    <col min="14888" max="15104" width="5.6640625" style="10"/>
+    <col min="15105" max="15105" width="5.109375" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="5.6640625" style="10"/>
+    <col min="15107" max="15108" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15109" max="15109" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15110" max="15111" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15112" max="15112" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15113" max="15114" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15115" max="15115" width="6.109375" style="10" customWidth="1"/>
+    <col min="15116" max="15117" width="6.21875" style="10" customWidth="1"/>
+    <col min="15118" max="15118" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15119" max="15120" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15121" max="15121" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15122" max="15123" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15124" max="15124" width="23.33203125" style="10" customWidth="1"/>
+    <col min="15125" max="15126" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15127" max="15127" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15128" max="15129" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15130" max="15130" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15131" max="15132" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15133" max="15133" width="6.109375" style="10" customWidth="1"/>
+    <col min="15134" max="15135" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15136" max="15136" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15137" max="15138" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15139" max="15139" width="1.77734375" style="10" customWidth="1"/>
+    <col min="15140" max="15141" width="6.44140625" style="10" customWidth="1"/>
+    <col min="15142" max="15142" width="5.6640625" style="10"/>
+    <col min="15143" max="15143" width="5.109375" style="10" customWidth="1"/>
+    <col min="15144" max="15360" width="5.6640625" style="10"/>
+    <col min="15361" max="15361" width="5.109375" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="5.6640625" style="10"/>
+    <col min="15363" max="15364" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15365" max="15365" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15366" max="15367" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15368" max="15368" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15369" max="15370" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15371" max="15371" width="6.109375" style="10" customWidth="1"/>
+    <col min="15372" max="15373" width="6.21875" style="10" customWidth="1"/>
+    <col min="15374" max="15374" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15375" max="15376" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15377" max="15377" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15378" max="15379" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15380" max="15380" width="23.33203125" style="10" customWidth="1"/>
+    <col min="15381" max="15382" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15383" max="15383" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15384" max="15385" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15386" max="15386" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15387" max="15388" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15389" max="15389" width="6.109375" style="10" customWidth="1"/>
+    <col min="15390" max="15391" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15392" max="15392" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15393" max="15394" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15395" max="15395" width="1.77734375" style="10" customWidth="1"/>
+    <col min="15396" max="15397" width="6.44140625" style="10" customWidth="1"/>
+    <col min="15398" max="15398" width="5.6640625" style="10"/>
+    <col min="15399" max="15399" width="5.109375" style="10" customWidth="1"/>
+    <col min="15400" max="15616" width="5.6640625" style="10"/>
+    <col min="15617" max="15617" width="5.109375" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="5.6640625" style="10"/>
+    <col min="15619" max="15620" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15621" max="15621" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15622" max="15623" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15624" max="15624" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15625" max="15626" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15627" max="15627" width="6.109375" style="10" customWidth="1"/>
+    <col min="15628" max="15629" width="6.21875" style="10" customWidth="1"/>
+    <col min="15630" max="15630" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15631" max="15632" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15633" max="15633" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15634" max="15635" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15636" max="15636" width="23.33203125" style="10" customWidth="1"/>
+    <col min="15637" max="15638" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15639" max="15639" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15640" max="15641" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15642" max="15642" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15643" max="15644" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15645" max="15645" width="6.109375" style="10" customWidth="1"/>
+    <col min="15646" max="15647" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15648" max="15648" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15649" max="15650" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15651" max="15651" width="1.77734375" style="10" customWidth="1"/>
+    <col min="15652" max="15653" width="6.44140625" style="10" customWidth="1"/>
+    <col min="15654" max="15654" width="5.6640625" style="10"/>
+    <col min="15655" max="15655" width="5.109375" style="10" customWidth="1"/>
+    <col min="15656" max="15872" width="5.6640625" style="10"/>
+    <col min="15873" max="15873" width="5.109375" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="5.6640625" style="10"/>
+    <col min="15875" max="15876" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15877" max="15877" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15878" max="15879" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15880" max="15880" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15881" max="15882" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15883" max="15883" width="6.109375" style="10" customWidth="1"/>
+    <col min="15884" max="15885" width="6.21875" style="10" customWidth="1"/>
+    <col min="15886" max="15886" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15887" max="15888" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15889" max="15889" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15890" max="15891" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15892" max="15892" width="23.33203125" style="10" customWidth="1"/>
+    <col min="15893" max="15894" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15895" max="15895" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15896" max="15897" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15898" max="15898" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15899" max="15900" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15901" max="15901" width="6.109375" style="10" customWidth="1"/>
+    <col min="15902" max="15903" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15904" max="15904" width="1.6640625" style="10" customWidth="1"/>
+    <col min="15905" max="15906" width="6.6640625" style="10" customWidth="1"/>
+    <col min="15907" max="15907" width="1.77734375" style="10" customWidth="1"/>
+    <col min="15908" max="15909" width="6.44140625" style="10" customWidth="1"/>
+    <col min="15910" max="15910" width="5.6640625" style="10"/>
+    <col min="15911" max="15911" width="5.109375" style="10" customWidth="1"/>
+    <col min="15912" max="16128" width="5.6640625" style="10"/>
+    <col min="16129" max="16129" width="5.109375" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="5.6640625" style="10"/>
+    <col min="16131" max="16132" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16133" max="16133" width="1.6640625" style="10" customWidth="1"/>
+    <col min="16134" max="16135" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16136" max="16136" width="1.6640625" style="10" customWidth="1"/>
+    <col min="16137" max="16138" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16139" max="16139" width="6.109375" style="10" customWidth="1"/>
+    <col min="16140" max="16141" width="6.21875" style="10" customWidth="1"/>
+    <col min="16142" max="16142" width="1.6640625" style="10" customWidth="1"/>
+    <col min="16143" max="16144" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16145" max="16145" width="1.6640625" style="10" customWidth="1"/>
+    <col min="16146" max="16147" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16148" max="16148" width="23.33203125" style="10" customWidth="1"/>
+    <col min="16149" max="16150" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16151" max="16151" width="1.6640625" style="10" customWidth="1"/>
+    <col min="16152" max="16153" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16154" max="16154" width="1.6640625" style="10" customWidth="1"/>
+    <col min="16155" max="16156" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16157" max="16157" width="6.109375" style="10" customWidth="1"/>
+    <col min="16158" max="16159" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16160" max="16160" width="1.6640625" style="10" customWidth="1"/>
+    <col min="16161" max="16162" width="6.6640625" style="10" customWidth="1"/>
+    <col min="16163" max="16163" width="1.77734375" style="10" customWidth="1"/>
+    <col min="16164" max="16165" width="6.44140625" style="10" customWidth="1"/>
+    <col min="16166" max="16166" width="5.6640625" style="10"/>
+    <col min="16167" max="16167" width="5.109375" style="10" customWidth="1"/>
+    <col min="16168" max="16384" width="5.6640625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39" s="8" customFormat="1" ht="21">
-[...33 lines deleted...]
-      <c r="AG2" s="26"/>
+    <row r="2" spans="1:39" s="2" customFormat="1" ht="21">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="E2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="6"/>
+      <c r="AD2" s="6"/>
+      <c r="AE2" s="6"/>
+      <c r="AF2" s="6"/>
+      <c r="AG2" s="6"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AM2" s="7"/>
     </row>
-    <row r="3" spans="1:39" s="8" customFormat="1" ht="21">
-[...32 lines deleted...]
-      <c r="AG3" s="26"/>
+    <row r="3" spans="1:39" s="2" customFormat="1" ht="21">
+      <c r="A3" s="1"/>
+      <c r="C3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="3"/>
+      <c r="E3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="6"/>
+      <c r="AD3" s="6"/>
+      <c r="AE3" s="6"/>
+      <c r="AF3" s="6"/>
+      <c r="AG3" s="6"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AM3" s="7"/>
     </row>
-    <row r="4" spans="1:39" s="1" customFormat="1" ht="4.5" customHeight="1">
-[...42 lines deleted...]
-      <c r="D5" s="17" t="s">
+    <row r="4" spans="1:39" s="8" customFormat="1" ht="4.5" customHeight="1">
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="9"/>
+      <c r="AF4" s="9"/>
+      <c r="AG4" s="9"/>
+      <c r="AH4" s="9"/>
+      <c r="AI4" s="9"/>
+      <c r="AJ4" s="9"/>
+      <c r="AK4" s="9"/>
+      <c r="AL4" s="9"/>
+      <c r="AM4" s="9"/>
+    </row>
+    <row r="5" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C5" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q5" s="9"/>
+      <c r="R5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="U5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="V5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="W5" s="15"/>
+      <c r="X5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z5" s="15"/>
+      <c r="AA5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC5" s="15"/>
+      <c r="AD5" s="16"/>
+      <c r="AE5" s="16"/>
+      <c r="AF5" s="15"/>
+      <c r="AG5" s="17"/>
+      <c r="AH5" s="17"/>
+      <c r="AI5" s="15"/>
+      <c r="AJ5" s="17"/>
+      <c r="AK5" s="17"/>
+      <c r="AL5" s="17"/>
+      <c r="AM5" s="15"/>
+    </row>
+    <row r="6" spans="1:39" s="18" customFormat="1" ht="14.25" customHeight="1">
+      <c r="C6" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="10"/>
+      <c r="O6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="P6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="10"/>
+      <c r="R6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="S6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="U6" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="V6" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="W6" s="10"/>
+      <c r="X6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" s="10"/>
+      <c r="AA6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC6" s="10"/>
+      <c r="AD6" s="16"/>
+      <c r="AE6" s="16"/>
+      <c r="AF6" s="10"/>
+      <c r="AG6" s="17"/>
+      <c r="AH6" s="17"/>
+      <c r="AI6" s="10"/>
+      <c r="AJ6" s="17"/>
+      <c r="AK6" s="17"/>
+      <c r="AL6" s="17"/>
+      <c r="AM6" s="10"/>
+    </row>
+    <row r="7" spans="1:39" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="C7" s="23">
         <v>1</v>
       </c>
-      <c r="F5" s="11" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="15" t="s">
+      <c r="D7" s="24">
         <v>1</v>
       </c>
-      <c r="I5" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="15" t="s">
+      <c r="F7" s="23">
+        <v>61</v>
+      </c>
+      <c r="G7" s="25">
+        <v>29</v>
+      </c>
+      <c r="I7" s="23">
+        <v>121</v>
+      </c>
+      <c r="J7" s="24">
+        <v>78</v>
+      </c>
+      <c r="L7" s="23">
         <v>1</v>
       </c>
-      <c r="L5" s="13" t="s">
+      <c r="M7" s="24">
         <v>1</v>
       </c>
-      <c r="M5" s="17" t="s">
+      <c r="N7" s="10"/>
+      <c r="O7" s="23">
+        <v>61</v>
+      </c>
+      <c r="P7" s="24">
+        <v>47</v>
+      </c>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="23">
+        <v>121</v>
+      </c>
+      <c r="S7" s="24">
+        <v>70</v>
+      </c>
+      <c r="U7" s="23">
+        <v>1</v>
+      </c>
+      <c r="V7" s="24">
+        <v>1</v>
+      </c>
+      <c r="W7" s="10"/>
+      <c r="X7" s="23">
+        <v>61</v>
+      </c>
+      <c r="Y7" s="25">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="23">
+        <v>121</v>
+      </c>
+      <c r="AB7" s="24">
+        <v>22</v>
+      </c>
+      <c r="AC7" s="10"/>
+      <c r="AD7" s="26"/>
+      <c r="AE7" s="27"/>
+      <c r="AF7" s="10"/>
+      <c r="AG7" s="26"/>
+      <c r="AH7" s="27"/>
+      <c r="AI7" s="10"/>
+      <c r="AJ7" s="26"/>
+      <c r="AK7" s="27"/>
+      <c r="AL7" s="10"/>
+      <c r="AM7" s="10"/>
+    </row>
+    <row r="8" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C8" s="28">
         <v>2</v>
       </c>
-      <c r="O5" s="11" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="15" t="s">
+      <c r="D8" s="29"/>
+      <c r="F8" s="28">
+        <v>62</v>
+      </c>
+      <c r="G8" s="30">
+        <v>30</v>
+      </c>
+      <c r="I8" s="28">
+        <v>122</v>
+      </c>
+      <c r="J8" s="29"/>
+      <c r="L8" s="28">
         <v>2</v>
       </c>
-      <c r="Q5" s="2"/>
-[...3 lines deleted...]
-      <c r="S5" s="15" t="s">
+      <c r="M8" s="29"/>
+      <c r="O8" s="28">
+        <v>62</v>
+      </c>
+      <c r="P8" s="31"/>
+      <c r="R8" s="28">
+        <v>122</v>
+      </c>
+      <c r="S8" s="29"/>
+      <c r="U8" s="28">
         <v>2</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="V8" s="29"/>
+      <c r="X8" s="28">
+        <v>62</v>
+      </c>
+      <c r="Y8" s="30">
         <v>2</v>
       </c>
-      <c r="V5" s="17" t="s">
+      <c r="AA8" s="28">
+        <v>122</v>
+      </c>
+      <c r="AB8" s="29"/>
+      <c r="AD8" s="26"/>
+      <c r="AE8" s="27"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="27"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="27"/>
+    </row>
+    <row r="9" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C9" s="28">
         <v>3</v>
       </c>
-      <c r="W5" s="4"/>
-      <c r="X5" s="11" t="s">
+      <c r="D9" s="29"/>
+      <c r="F9" s="28">
+        <v>63</v>
+      </c>
+      <c r="G9" s="30">
+        <v>31</v>
+      </c>
+      <c r="I9" s="23">
+        <v>123</v>
+      </c>
+      <c r="J9" s="29"/>
+      <c r="L9" s="28">
+        <v>3</v>
+      </c>
+      <c r="M9" s="29"/>
+      <c r="O9" s="28">
+        <v>63</v>
+      </c>
+      <c r="P9" s="32">
+        <v>48</v>
+      </c>
+      <c r="R9" s="28">
+        <v>123</v>
+      </c>
+      <c r="S9" s="29"/>
+      <c r="U9" s="28">
+        <v>3</v>
+      </c>
+      <c r="V9" s="29"/>
+      <c r="X9" s="28">
+        <v>63</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>3</v>
+      </c>
+      <c r="AA9" s="28">
+        <v>123</v>
+      </c>
+      <c r="AB9" s="29"/>
+      <c r="AD9" s="26"/>
+      <c r="AE9" s="27"/>
+      <c r="AG9" s="26"/>
+      <c r="AH9" s="27"/>
+      <c r="AJ9" s="26"/>
+      <c r="AK9" s="27"/>
+    </row>
+    <row r="10" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C10" s="28">
+        <v>4</v>
+      </c>
+      <c r="D10" s="29"/>
+      <c r="F10" s="28">
+        <v>64</v>
+      </c>
+      <c r="G10" s="30">
+        <v>32</v>
+      </c>
+      <c r="I10" s="28">
+        <v>124</v>
+      </c>
+      <c r="J10" s="31"/>
+      <c r="L10" s="28">
+        <v>4</v>
+      </c>
+      <c r="M10" s="29"/>
+      <c r="O10" s="28">
+        <v>64</v>
+      </c>
+      <c r="P10" s="31"/>
+      <c r="R10" s="28">
+        <v>124</v>
+      </c>
+      <c r="S10" s="31"/>
+      <c r="U10" s="28">
+        <v>4</v>
+      </c>
+      <c r="V10" s="29"/>
+      <c r="X10" s="28">
+        <v>64</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="28">
+        <v>124</v>
+      </c>
+      <c r="AB10" s="31"/>
+      <c r="AD10" s="26"/>
+      <c r="AE10" s="27"/>
+      <c r="AG10" s="26"/>
+      <c r="AH10" s="27"/>
+      <c r="AJ10" s="26"/>
+      <c r="AK10" s="27"/>
+    </row>
+    <row r="11" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C11" s="28">
+        <v>5</v>
+      </c>
+      <c r="D11" s="29"/>
+      <c r="F11" s="28">
+        <v>65</v>
+      </c>
+      <c r="G11" s="30">
+        <v>33</v>
+      </c>
+      <c r="I11" s="23">
+        <v>125</v>
+      </c>
+      <c r="J11" s="32">
+        <v>79</v>
+      </c>
+      <c r="L11" s="28">
+        <v>5</v>
+      </c>
+      <c r="M11" s="29"/>
+      <c r="O11" s="28">
+        <v>65</v>
+      </c>
+      <c r="P11" s="30">
+        <v>49</v>
+      </c>
+      <c r="R11" s="28">
+        <v>125</v>
+      </c>
+      <c r="S11" s="32">
+        <v>71</v>
+      </c>
+      <c r="U11" s="28">
+        <v>5</v>
+      </c>
+      <c r="V11" s="29"/>
+      <c r="X11" s="28">
+        <v>65</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="28">
+        <v>125</v>
+      </c>
+      <c r="AB11" s="32">
+        <v>23</v>
+      </c>
+      <c r="AD11" s="26"/>
+      <c r="AE11" s="27"/>
+      <c r="AG11" s="26"/>
+      <c r="AH11" s="27"/>
+      <c r="AJ11" s="26"/>
+      <c r="AK11" s="27"/>
+    </row>
+    <row r="12" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C12" s="28">
+        <v>6</v>
+      </c>
+      <c r="D12" s="29"/>
+      <c r="F12" s="28">
+        <v>66</v>
+      </c>
+      <c r="G12" s="30">
+        <v>34</v>
+      </c>
+      <c r="I12" s="28">
+        <v>126</v>
+      </c>
+      <c r="J12" s="29"/>
+      <c r="L12" s="28">
+        <v>6</v>
+      </c>
+      <c r="M12" s="29"/>
+      <c r="O12" s="28">
+        <v>66</v>
+      </c>
+      <c r="P12" s="30">
+        <v>50</v>
+      </c>
+      <c r="R12" s="28">
+        <v>126</v>
+      </c>
+      <c r="S12" s="29"/>
+      <c r="U12" s="28">
+        <v>6</v>
+      </c>
+      <c r="V12" s="29"/>
+      <c r="X12" s="28">
+        <v>66</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>6</v>
+      </c>
+      <c r="AA12" s="28">
+        <v>126</v>
+      </c>
+      <c r="AB12" s="29"/>
+      <c r="AD12" s="26"/>
+      <c r="AE12" s="27"/>
+      <c r="AG12" s="26"/>
+      <c r="AH12" s="27"/>
+    </row>
+    <row r="13" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C13" s="28">
+        <v>7</v>
+      </c>
+      <c r="D13" s="29"/>
+      <c r="F13" s="28">
+        <v>67</v>
+      </c>
+      <c r="G13" s="30">
+        <v>35</v>
+      </c>
+      <c r="I13" s="23">
+        <v>127</v>
+      </c>
+      <c r="J13" s="29"/>
+      <c r="L13" s="28">
+        <v>7</v>
+      </c>
+      <c r="M13" s="29"/>
+      <c r="O13" s="28">
+        <v>67</v>
+      </c>
+      <c r="P13" s="30">
+        <v>51</v>
+      </c>
+      <c r="R13" s="28">
+        <v>127</v>
+      </c>
+      <c r="S13" s="29"/>
+      <c r="U13" s="28">
+        <v>7</v>
+      </c>
+      <c r="V13" s="29"/>
+      <c r="X13" s="28">
+        <v>67</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>7</v>
+      </c>
+      <c r="AA13" s="28">
+        <v>127</v>
+      </c>
+      <c r="AB13" s="29"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="27"/>
+      <c r="AG13" s="26"/>
+      <c r="AH13" s="27"/>
+      <c r="AK13" s="33"/>
+    </row>
+    <row r="14" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C14" s="28">
+        <v>8</v>
+      </c>
+      <c r="D14" s="29"/>
+      <c r="F14" s="28">
+        <v>68</v>
+      </c>
+      <c r="G14" s="30">
+        <v>36</v>
+      </c>
+      <c r="I14" s="28">
+        <v>128</v>
+      </c>
+      <c r="J14" s="31"/>
+      <c r="L14" s="28">
+        <v>8</v>
+      </c>
+      <c r="M14" s="29"/>
+      <c r="O14" s="28">
+        <v>68</v>
+      </c>
+      <c r="P14" s="30">
+        <v>52</v>
+      </c>
+      <c r="R14" s="28">
+        <v>128</v>
+      </c>
+      <c r="S14" s="31"/>
+      <c r="U14" s="28">
+        <v>8</v>
+      </c>
+      <c r="V14" s="29"/>
+      <c r="X14" s="28">
+        <v>68</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>8</v>
+      </c>
+      <c r="AA14" s="28">
+        <v>128</v>
+      </c>
+      <c r="AB14" s="31"/>
+      <c r="AD14" s="26"/>
+      <c r="AE14" s="27"/>
+      <c r="AG14" s="26"/>
+      <c r="AH14" s="27"/>
+      <c r="AK14" s="33"/>
+    </row>
+    <row r="15" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C15" s="28">
+        <v>9</v>
+      </c>
+      <c r="D15" s="29"/>
+      <c r="F15" s="28">
+        <v>69</v>
+      </c>
+      <c r="G15" s="30">
+        <v>37</v>
+      </c>
+      <c r="I15" s="23">
+        <v>129</v>
+      </c>
+      <c r="J15" s="32">
+        <v>80</v>
+      </c>
+      <c r="L15" s="28">
+        <v>9</v>
+      </c>
+      <c r="M15" s="31"/>
+      <c r="O15" s="28">
+        <v>69</v>
+      </c>
+      <c r="P15" s="32">
+        <v>53</v>
+      </c>
+      <c r="R15" s="34">
+        <v>129</v>
+      </c>
+      <c r="S15" s="30">
+        <v>72</v>
+      </c>
+      <c r="U15" s="28">
+        <v>9</v>
+      </c>
+      <c r="V15" s="29"/>
+      <c r="X15" s="28">
+        <v>69</v>
+      </c>
+      <c r="Y15" s="32">
+        <v>9</v>
+      </c>
+      <c r="AA15" s="28">
+        <v>129</v>
+      </c>
+      <c r="AB15" s="32">
+        <v>24</v>
+      </c>
+      <c r="AD15" s="26"/>
+      <c r="AE15" s="27"/>
+      <c r="AG15" s="26"/>
+      <c r="AH15" s="27"/>
+      <c r="AK15" s="33"/>
+    </row>
+    <row r="16" spans="1:39" ht="14.25" customHeight="1">
+      <c r="C16" s="28">
+        <v>10</v>
+      </c>
+      <c r="D16" s="29"/>
+      <c r="F16" s="28">
+        <v>70</v>
+      </c>
+      <c r="G16" s="30">
+        <v>38</v>
+      </c>
+      <c r="I16" s="28">
+        <v>130</v>
+      </c>
+      <c r="J16" s="29"/>
+      <c r="L16" s="28">
+        <v>10</v>
+      </c>
+      <c r="M16" s="30">
         <v>2</v>
       </c>
-      <c r="Y5" s="15" t="s">
+      <c r="O16" s="28">
+        <v>70</v>
+      </c>
+      <c r="P16" s="31"/>
+      <c r="R16" s="35"/>
+      <c r="S16" s="35"/>
+      <c r="U16" s="28">
+        <v>10</v>
+      </c>
+      <c r="V16" s="29"/>
+      <c r="X16" s="28">
+        <v>70</v>
+      </c>
+      <c r="Y16" s="29"/>
+      <c r="AA16" s="28">
+        <v>130</v>
+      </c>
+      <c r="AB16" s="29"/>
+      <c r="AD16" s="26"/>
+      <c r="AG16" s="26"/>
+      <c r="AH16" s="27"/>
+      <c r="AK16" s="33"/>
+    </row>
+    <row r="17" spans="1:39">
+      <c r="C17" s="28">
+        <v>11</v>
+      </c>
+      <c r="D17" s="29"/>
+      <c r="F17" s="28">
+        <v>71</v>
+      </c>
+      <c r="G17" s="30">
+        <v>39</v>
+      </c>
+      <c r="I17" s="23">
+        <v>131</v>
+      </c>
+      <c r="J17" s="29"/>
+      <c r="L17" s="28">
+        <v>11</v>
+      </c>
+      <c r="M17" s="30">
         <v>3</v>
       </c>
-      <c r="Z5" s="4"/>
-      <c r="AA5" s="11" t="s">
+      <c r="O17" s="28">
+        <v>71</v>
+      </c>
+      <c r="P17" s="32">
+        <v>54</v>
+      </c>
+      <c r="S17" s="33"/>
+      <c r="U17" s="28">
+        <v>11</v>
+      </c>
+      <c r="V17" s="29"/>
+      <c r="X17" s="28">
+        <v>71</v>
+      </c>
+      <c r="Y17" s="31"/>
+      <c r="AA17" s="28">
+        <v>131</v>
+      </c>
+      <c r="AB17" s="29"/>
+      <c r="AD17" s="26"/>
+      <c r="AG17" s="26"/>
+      <c r="AH17" s="27"/>
+      <c r="AK17" s="33"/>
+    </row>
+    <row r="18" spans="1:39">
+      <c r="C18" s="28">
+        <v>12</v>
+      </c>
+      <c r="D18" s="29"/>
+      <c r="F18" s="28">
+        <v>72</v>
+      </c>
+      <c r="G18" s="30">
+        <v>40</v>
+      </c>
+      <c r="I18" s="28">
+        <v>132</v>
+      </c>
+      <c r="J18" s="31"/>
+      <c r="L18" s="28">
+        <v>12</v>
+      </c>
+      <c r="M18" s="30">
+        <v>4</v>
+      </c>
+      <c r="O18" s="28">
+        <v>72</v>
+      </c>
+      <c r="P18" s="31"/>
+      <c r="S18" s="33"/>
+      <c r="U18" s="28">
+        <v>12</v>
+      </c>
+      <c r="V18" s="29"/>
+      <c r="X18" s="28">
+        <v>72</v>
+      </c>
+      <c r="Y18" s="29">
+        <v>10</v>
+      </c>
+      <c r="AA18" s="28">
+        <v>132</v>
+      </c>
+      <c r="AB18" s="31"/>
+      <c r="AD18" s="26"/>
+      <c r="AG18" s="26"/>
+      <c r="AH18" s="27"/>
+      <c r="AK18" s="33"/>
+    </row>
+    <row r="19" spans="1:39">
+      <c r="C19" s="28">
+        <v>13</v>
+      </c>
+      <c r="D19" s="29"/>
+      <c r="F19" s="28">
+        <v>73</v>
+      </c>
+      <c r="G19" s="30">
+        <v>41</v>
+      </c>
+      <c r="I19" s="23">
+        <v>133</v>
+      </c>
+      <c r="J19" s="32">
+        <v>81</v>
+      </c>
+      <c r="L19" s="28">
+        <v>13</v>
+      </c>
+      <c r="M19" s="30">
+        <v>5</v>
+      </c>
+      <c r="O19" s="28">
+        <v>73</v>
+      </c>
+      <c r="P19" s="32">
+        <v>55</v>
+      </c>
+      <c r="U19" s="28">
+        <v>13</v>
+      </c>
+      <c r="V19" s="29"/>
+      <c r="X19" s="28">
+        <v>73</v>
+      </c>
+      <c r="Y19" s="29"/>
+      <c r="AA19" s="28">
+        <v>133</v>
+      </c>
+      <c r="AB19" s="32">
+        <v>25</v>
+      </c>
+      <c r="AD19" s="26"/>
+      <c r="AG19" s="26"/>
+      <c r="AH19" s="27"/>
+    </row>
+    <row r="20" spans="1:39">
+      <c r="C20" s="28">
+        <v>14</v>
+      </c>
+      <c r="D20" s="29"/>
+      <c r="F20" s="28">
+        <v>74</v>
+      </c>
+      <c r="G20" s="30">
+        <v>42</v>
+      </c>
+      <c r="I20" s="28">
+        <v>134</v>
+      </c>
+      <c r="J20" s="29"/>
+      <c r="L20" s="28">
+        <v>14</v>
+      </c>
+      <c r="M20" s="30">
+        <v>6</v>
+      </c>
+      <c r="O20" s="28">
+        <v>74</v>
+      </c>
+      <c r="P20" s="31"/>
+      <c r="U20" s="28">
+        <v>14</v>
+      </c>
+      <c r="V20" s="29"/>
+      <c r="X20" s="28">
+        <v>74</v>
+      </c>
+      <c r="Y20" s="31"/>
+      <c r="AA20" s="28">
+        <v>134</v>
+      </c>
+      <c r="AB20" s="29"/>
+      <c r="AD20" s="26"/>
+      <c r="AG20" s="26"/>
+      <c r="AH20" s="27"/>
+    </row>
+    <row r="21" spans="1:39">
+      <c r="C21" s="28">
+        <v>15</v>
+      </c>
+      <c r="D21" s="29"/>
+      <c r="F21" s="28">
+        <v>75</v>
+      </c>
+      <c r="G21" s="30">
+        <v>43</v>
+      </c>
+      <c r="I21" s="23">
+        <v>135</v>
+      </c>
+      <c r="J21" s="31"/>
+      <c r="L21" s="28">
+        <v>15</v>
+      </c>
+      <c r="M21" s="30">
+        <v>7</v>
+      </c>
+      <c r="O21" s="28">
+        <v>75</v>
+      </c>
+      <c r="P21" s="32">
+        <v>56</v>
+      </c>
+      <c r="U21" s="28">
+        <v>15</v>
+      </c>
+      <c r="V21" s="29"/>
+      <c r="X21" s="28">
+        <v>75</v>
+      </c>
+      <c r="Y21" s="32">
+        <v>11</v>
+      </c>
+      <c r="AA21" s="28">
+        <v>135</v>
+      </c>
+      <c r="AB21" s="31"/>
+      <c r="AD21" s="26"/>
+      <c r="AG21" s="26"/>
+      <c r="AH21" s="27"/>
+    </row>
+    <row r="22" spans="1:39">
+      <c r="C22" s="28">
+        <v>16</v>
+      </c>
+      <c r="D22" s="29"/>
+      <c r="F22" s="28">
+        <v>76</v>
+      </c>
+      <c r="G22" s="30">
+        <v>44</v>
+      </c>
+      <c r="I22" s="28">
+        <v>136</v>
+      </c>
+      <c r="J22" s="29">
+        <v>82</v>
+      </c>
+      <c r="L22" s="28">
+        <v>16</v>
+      </c>
+      <c r="M22" s="30">
+        <v>8</v>
+      </c>
+      <c r="O22" s="28">
+        <v>76</v>
+      </c>
+      <c r="P22" s="31"/>
+      <c r="U22" s="28">
+        <v>16</v>
+      </c>
+      <c r="V22" s="29"/>
+      <c r="X22" s="28">
+        <v>76</v>
+      </c>
+      <c r="Y22" s="29"/>
+      <c r="AA22" s="28">
+        <v>136</v>
+      </c>
+      <c r="AB22" s="32">
+        <v>26</v>
+      </c>
+      <c r="AD22" s="26"/>
+      <c r="AG22" s="26"/>
+      <c r="AH22" s="27"/>
+    </row>
+    <row r="23" spans="1:39">
+      <c r="C23" s="28">
+        <v>17</v>
+      </c>
+      <c r="D23" s="29"/>
+      <c r="F23" s="28">
+        <v>77</v>
+      </c>
+      <c r="G23" s="30">
+        <v>45</v>
+      </c>
+      <c r="I23" s="23">
+        <v>137</v>
+      </c>
+      <c r="J23" s="29"/>
+      <c r="L23" s="28">
+        <v>17</v>
+      </c>
+      <c r="M23" s="30">
+        <v>9</v>
+      </c>
+      <c r="O23" s="28">
+        <v>77</v>
+      </c>
+      <c r="P23" s="32">
+        <v>57</v>
+      </c>
+      <c r="U23" s="28">
+        <v>17</v>
+      </c>
+      <c r="V23" s="29"/>
+      <c r="X23" s="28">
+        <v>77</v>
+      </c>
+      <c r="Y23" s="31"/>
+      <c r="AA23" s="28">
+        <v>137</v>
+      </c>
+      <c r="AB23" s="29"/>
+      <c r="AD23" s="26"/>
+      <c r="AG23" s="26"/>
+      <c r="AH23" s="27"/>
+    </row>
+    <row r="24" spans="1:39">
+      <c r="C24" s="28">
+        <v>18</v>
+      </c>
+      <c r="D24" s="29"/>
+      <c r="F24" s="28">
+        <v>78</v>
+      </c>
+      <c r="G24" s="30">
+        <v>46</v>
+      </c>
+      <c r="I24" s="28">
+        <v>138</v>
+      </c>
+      <c r="J24" s="31"/>
+      <c r="L24" s="28">
+        <v>18</v>
+      </c>
+      <c r="M24" s="30">
+        <v>10</v>
+      </c>
+      <c r="O24" s="28">
+        <v>78</v>
+      </c>
+      <c r="P24" s="31"/>
+      <c r="U24" s="28">
+        <v>18</v>
+      </c>
+      <c r="V24" s="29"/>
+      <c r="X24" s="28">
+        <v>78</v>
+      </c>
+      <c r="Y24" s="32">
+        <v>12</v>
+      </c>
+      <c r="AA24" s="28">
+        <v>138</v>
+      </c>
+      <c r="AB24" s="31"/>
+      <c r="AD24" s="26"/>
+      <c r="AG24" s="26"/>
+      <c r="AH24" s="27"/>
+    </row>
+    <row r="25" spans="1:39">
+      <c r="C25" s="28">
+        <v>19</v>
+      </c>
+      <c r="D25" s="29"/>
+      <c r="F25" s="28">
+        <v>79</v>
+      </c>
+      <c r="G25" s="30">
+        <v>47</v>
+      </c>
+      <c r="I25" s="23">
+        <v>139</v>
+      </c>
+      <c r="J25" s="32">
+        <v>83</v>
+      </c>
+      <c r="L25" s="28">
+        <v>19</v>
+      </c>
+      <c r="M25" s="30">
+        <v>11</v>
+      </c>
+      <c r="O25" s="28">
+        <v>79</v>
+      </c>
+      <c r="P25" s="32">
+        <v>58</v>
+      </c>
+      <c r="U25" s="28">
+        <v>19</v>
+      </c>
+      <c r="V25" s="29"/>
+      <c r="X25" s="28">
+        <v>79</v>
+      </c>
+      <c r="Y25" s="29"/>
+      <c r="AA25" s="28">
+        <v>139</v>
+      </c>
+      <c r="AB25" s="32">
+        <v>27</v>
+      </c>
+      <c r="AD25" s="26"/>
+      <c r="AG25" s="26"/>
+      <c r="AH25" s="27"/>
+    </row>
+    <row r="26" spans="1:39">
+      <c r="C26" s="28">
+        <v>20</v>
+      </c>
+      <c r="D26" s="29"/>
+      <c r="F26" s="28">
+        <v>80</v>
+      </c>
+      <c r="G26" s="30">
+        <v>48</v>
+      </c>
+      <c r="I26" s="28">
+        <v>140</v>
+      </c>
+      <c r="J26" s="29"/>
+      <c r="L26" s="28">
+        <v>20</v>
+      </c>
+      <c r="M26" s="30">
+        <v>12</v>
+      </c>
+      <c r="O26" s="28">
+        <v>80</v>
+      </c>
+      <c r="P26" s="31"/>
+      <c r="U26" s="28">
+        <v>20</v>
+      </c>
+      <c r="V26" s="29"/>
+      <c r="X26" s="28">
+        <v>80</v>
+      </c>
+      <c r="Y26" s="31"/>
+      <c r="AA26" s="28">
+        <v>140</v>
+      </c>
+      <c r="AB26" s="29"/>
+      <c r="AD26" s="26"/>
+      <c r="AG26" s="26"/>
+      <c r="AH26" s="27"/>
+    </row>
+    <row r="27" spans="1:39" ht="13.5" customHeight="1">
+      <c r="A27" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="28">
+        <v>21</v>
+      </c>
+      <c r="D27" s="29"/>
+      <c r="F27" s="28">
+        <v>81</v>
+      </c>
+      <c r="G27" s="30">
+        <v>49</v>
+      </c>
+      <c r="I27" s="23">
+        <v>141</v>
+      </c>
+      <c r="J27" s="31"/>
+      <c r="L27" s="28">
+        <v>21</v>
+      </c>
+      <c r="M27" s="30">
+        <v>13</v>
+      </c>
+      <c r="O27" s="28">
+        <v>81</v>
+      </c>
+      <c r="P27" s="32">
+        <v>59</v>
+      </c>
+      <c r="U27" s="28">
+        <v>21</v>
+      </c>
+      <c r="V27" s="29"/>
+      <c r="X27" s="28">
+        <v>81</v>
+      </c>
+      <c r="Y27" s="32">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="28">
+        <v>141</v>
+      </c>
+      <c r="AB27" s="31"/>
+      <c r="AD27" s="26"/>
+      <c r="AG27" s="26"/>
+      <c r="AH27" s="27"/>
+      <c r="AM27" s="36" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:39">
+      <c r="A28" s="36"/>
+      <c r="C28" s="28">
+        <v>22</v>
+      </c>
+      <c r="D28" s="29"/>
+      <c r="F28" s="28">
+        <v>82</v>
+      </c>
+      <c r="G28" s="30">
+        <v>50</v>
+      </c>
+      <c r="I28" s="28">
+        <v>142</v>
+      </c>
+      <c r="J28" s="32">
+        <v>84</v>
+      </c>
+      <c r="L28" s="28">
+        <v>22</v>
+      </c>
+      <c r="M28" s="30">
+        <v>14</v>
+      </c>
+      <c r="O28" s="28">
+        <v>82</v>
+      </c>
+      <c r="P28" s="31"/>
+      <c r="U28" s="28">
+        <v>22</v>
+      </c>
+      <c r="V28" s="29"/>
+      <c r="X28" s="28">
+        <v>82</v>
+      </c>
+      <c r="Y28" s="29"/>
+      <c r="AA28" s="35"/>
+      <c r="AB28" s="35"/>
+      <c r="AD28" s="26"/>
+      <c r="AG28" s="26"/>
+      <c r="AH28" s="27"/>
+      <c r="AM28" s="36"/>
+    </row>
+    <row r="29" spans="1:39">
+      <c r="A29" s="36"/>
+      <c r="C29" s="28">
+        <v>23</v>
+      </c>
+      <c r="D29" s="29"/>
+      <c r="F29" s="28">
+        <v>83</v>
+      </c>
+      <c r="G29" s="30">
+        <v>51</v>
+      </c>
+      <c r="I29" s="23">
+        <v>143</v>
+      </c>
+      <c r="J29" s="29"/>
+      <c r="L29" s="28">
+        <v>23</v>
+      </c>
+      <c r="M29" s="30">
+        <v>15</v>
+      </c>
+      <c r="O29" s="28">
+        <v>83</v>
+      </c>
+      <c r="P29" s="32">
+        <v>60</v>
+      </c>
+      <c r="U29" s="28">
+        <v>23</v>
+      </c>
+      <c r="V29" s="29"/>
+      <c r="X29" s="28">
+        <v>83</v>
+      </c>
+      <c r="Y29" s="29"/>
+      <c r="AD29" s="26"/>
+      <c r="AG29" s="26"/>
+      <c r="AH29" s="27"/>
+      <c r="AM29" s="36"/>
+    </row>
+    <row r="30" spans="1:39">
+      <c r="A30" s="36"/>
+      <c r="C30" s="28">
+        <v>24</v>
+      </c>
+      <c r="D30" s="29"/>
+      <c r="F30" s="28">
+        <v>84</v>
+      </c>
+      <c r="G30" s="30">
+        <v>52</v>
+      </c>
+      <c r="I30" s="28">
+        <v>144</v>
+      </c>
+      <c r="J30" s="31"/>
+      <c r="L30" s="28">
+        <v>24</v>
+      </c>
+      <c r="M30" s="30">
+        <v>16</v>
+      </c>
+      <c r="O30" s="28">
+        <v>84</v>
+      </c>
+      <c r="P30" s="31"/>
+      <c r="U30" s="28">
+        <v>24</v>
+      </c>
+      <c r="V30" s="29"/>
+      <c r="X30" s="28">
+        <v>84</v>
+      </c>
+      <c r="Y30" s="31"/>
+      <c r="AD30" s="26"/>
+      <c r="AG30" s="26"/>
+      <c r="AH30" s="27"/>
+      <c r="AM30" s="36"/>
+    </row>
+    <row r="31" spans="1:39">
+      <c r="A31" s="36"/>
+      <c r="C31" s="28">
+        <v>25</v>
+      </c>
+      <c r="D31" s="29"/>
+      <c r="F31" s="28">
+        <v>85</v>
+      </c>
+      <c r="G31" s="30">
+        <v>53</v>
+      </c>
+      <c r="I31" s="23">
+        <v>145</v>
+      </c>
+      <c r="J31" s="32">
+        <v>85</v>
+      </c>
+      <c r="L31" s="28">
+        <v>25</v>
+      </c>
+      <c r="M31" s="30">
+        <v>17</v>
+      </c>
+      <c r="O31" s="28">
+        <v>85</v>
+      </c>
+      <c r="P31" s="32">
+        <v>61</v>
+      </c>
+      <c r="S31" s="33"/>
+      <c r="U31" s="28">
+        <v>25</v>
+      </c>
+      <c r="V31" s="29"/>
+      <c r="X31" s="28">
+        <v>85</v>
+      </c>
+      <c r="Y31" s="32">
+        <v>14</v>
+      </c>
+      <c r="AB31" s="33"/>
+      <c r="AD31" s="26"/>
+      <c r="AG31" s="26"/>
+      <c r="AH31" s="27"/>
+      <c r="AM31" s="36"/>
+    </row>
+    <row r="32" spans="1:39">
+      <c r="A32" s="36"/>
+      <c r="C32" s="28">
+        <v>26</v>
+      </c>
+      <c r="D32" s="29"/>
+      <c r="F32" s="28">
+        <v>86</v>
+      </c>
+      <c r="G32" s="30">
+        <v>54</v>
+      </c>
+      <c r="I32" s="28">
+        <v>146</v>
+      </c>
+      <c r="J32" s="29"/>
+      <c r="L32" s="28">
+        <v>26</v>
+      </c>
+      <c r="M32" s="30">
+        <v>18</v>
+      </c>
+      <c r="O32" s="28">
+        <v>86</v>
+      </c>
+      <c r="P32" s="29"/>
+      <c r="S32" s="33"/>
+      <c r="U32" s="28">
+        <v>26</v>
+      </c>
+      <c r="V32" s="29"/>
+      <c r="X32" s="28">
+        <v>86</v>
+      </c>
+      <c r="Y32" s="29"/>
+      <c r="AB32" s="33"/>
+      <c r="AD32" s="26"/>
+      <c r="AG32" s="26"/>
+      <c r="AH32" s="27"/>
+      <c r="AM32" s="36"/>
+    </row>
+    <row r="33" spans="1:39">
+      <c r="A33" s="36"/>
+      <c r="C33" s="28">
+        <v>27</v>
+      </c>
+      <c r="D33" s="29"/>
+      <c r="F33" s="28">
+        <v>87</v>
+      </c>
+      <c r="G33" s="30">
+        <v>55</v>
+      </c>
+      <c r="I33" s="23">
+        <v>147</v>
+      </c>
+      <c r="J33" s="31"/>
+      <c r="L33" s="28">
+        <v>27</v>
+      </c>
+      <c r="M33" s="30">
+        <v>19</v>
+      </c>
+      <c r="O33" s="28">
+        <v>87</v>
+      </c>
+      <c r="P33" s="29"/>
+      <c r="S33" s="33"/>
+      <c r="U33" s="28">
+        <v>27</v>
+      </c>
+      <c r="V33" s="29"/>
+      <c r="X33" s="28">
+        <v>87</v>
+      </c>
+      <c r="Y33" s="29"/>
+      <c r="AB33" s="33"/>
+      <c r="AD33" s="26"/>
+      <c r="AG33" s="26"/>
+      <c r="AH33" s="27"/>
+      <c r="AM33" s="36"/>
+    </row>
+    <row r="34" spans="1:39">
+      <c r="A34" s="36"/>
+      <c r="C34" s="28">
+        <v>28</v>
+      </c>
+      <c r="D34" s="29"/>
+      <c r="F34" s="28">
+        <v>88</v>
+      </c>
+      <c r="G34" s="30">
+        <v>56</v>
+      </c>
+      <c r="I34" s="28">
+        <v>148</v>
+      </c>
+      <c r="J34" s="32">
+        <v>86</v>
+      </c>
+      <c r="L34" s="28">
+        <v>28</v>
+      </c>
+      <c r="M34" s="30">
+        <v>20</v>
+      </c>
+      <c r="O34" s="28">
+        <v>88</v>
+      </c>
+      <c r="P34" s="31"/>
+      <c r="S34" s="33"/>
+      <c r="U34" s="28">
+        <v>28</v>
+      </c>
+      <c r="V34" s="29"/>
+      <c r="X34" s="28">
+        <v>88</v>
+      </c>
+      <c r="Y34" s="31"/>
+      <c r="AB34" s="33"/>
+      <c r="AD34" s="26"/>
+      <c r="AG34" s="26"/>
+      <c r="AH34" s="27"/>
+      <c r="AM34" s="36"/>
+    </row>
+    <row r="35" spans="1:39">
+      <c r="A35" s="36"/>
+      <c r="C35" s="28">
+        <v>29</v>
+      </c>
+      <c r="D35" s="29"/>
+      <c r="F35" s="28">
+        <v>89</v>
+      </c>
+      <c r="G35" s="32">
+        <v>57</v>
+      </c>
+      <c r="I35" s="23">
+        <v>149</v>
+      </c>
+      <c r="J35" s="31"/>
+      <c r="L35" s="28">
+        <v>29</v>
+      </c>
+      <c r="M35" s="30">
+        <v>21</v>
+      </c>
+      <c r="O35" s="28">
+        <v>89</v>
+      </c>
+      <c r="P35" s="32">
+        <v>62</v>
+      </c>
+      <c r="U35" s="28">
+        <v>29</v>
+      </c>
+      <c r="V35" s="29"/>
+      <c r="X35" s="28">
+        <v>89</v>
+      </c>
+      <c r="Y35" s="32">
+        <v>15</v>
+      </c>
+      <c r="AB35" s="33"/>
+      <c r="AD35" s="26"/>
+      <c r="AG35" s="26"/>
+      <c r="AH35" s="27"/>
+      <c r="AM35" s="36"/>
+    </row>
+    <row r="36" spans="1:39">
+      <c r="A36" s="36"/>
+      <c r="C36" s="28">
+        <v>30</v>
+      </c>
+      <c r="D36" s="29"/>
+      <c r="F36" s="28">
+        <v>90</v>
+      </c>
+      <c r="G36" s="31"/>
+      <c r="I36" s="26"/>
+      <c r="J36" s="33"/>
+      <c r="L36" s="28">
+        <v>30</v>
+      </c>
+      <c r="M36" s="30">
+        <v>22</v>
+      </c>
+      <c r="O36" s="28">
+        <v>90</v>
+      </c>
+      <c r="P36" s="29"/>
+      <c r="U36" s="28">
+        <v>30</v>
+      </c>
+      <c r="V36" s="29"/>
+      <c r="X36" s="28">
+        <v>90</v>
+      </c>
+      <c r="Y36" s="29"/>
+      <c r="AB36" s="33"/>
+      <c r="AD36" s="26"/>
+      <c r="AG36" s="26"/>
+      <c r="AH36" s="27"/>
+      <c r="AM36" s="36"/>
+    </row>
+    <row r="37" spans="1:39">
+      <c r="A37" s="36"/>
+      <c r="C37" s="28">
+        <v>31</v>
+      </c>
+      <c r="D37" s="29"/>
+      <c r="F37" s="28">
+        <v>91</v>
+      </c>
+      <c r="G37" s="32">
+        <v>58</v>
+      </c>
+      <c r="I37" s="26"/>
+      <c r="J37" s="33"/>
+      <c r="L37" s="28">
+        <v>31</v>
+      </c>
+      <c r="M37" s="30">
+        <v>23</v>
+      </c>
+      <c r="O37" s="28">
+        <v>91</v>
+      </c>
+      <c r="P37" s="29"/>
+      <c r="U37" s="28">
+        <v>31</v>
+      </c>
+      <c r="V37" s="29"/>
+      <c r="X37" s="28">
+        <v>91</v>
+      </c>
+      <c r="Y37" s="29"/>
+      <c r="AB37" s="33"/>
+      <c r="AD37" s="26"/>
+      <c r="AG37" s="26"/>
+      <c r="AH37" s="27"/>
+      <c r="AM37" s="36"/>
+    </row>
+    <row r="38" spans="1:39">
+      <c r="C38" s="28">
+        <v>32</v>
+      </c>
+      <c r="D38" s="29"/>
+      <c r="F38" s="28">
+        <v>92</v>
+      </c>
+      <c r="G38" s="31"/>
+      <c r="I38" s="26"/>
+      <c r="J38" s="33"/>
+      <c r="L38" s="28">
+        <v>32</v>
+      </c>
+      <c r="M38" s="30">
+        <v>24</v>
+      </c>
+      <c r="O38" s="28">
+        <v>92</v>
+      </c>
+      <c r="P38" s="31"/>
+      <c r="U38" s="28">
+        <v>32</v>
+      </c>
+      <c r="V38" s="29"/>
+      <c r="X38" s="28">
+        <v>92</v>
+      </c>
+      <c r="Y38" s="31"/>
+      <c r="AB38" s="33"/>
+      <c r="AD38" s="26"/>
+      <c r="AG38" s="26"/>
+      <c r="AH38" s="27"/>
+      <c r="AM38" s="37"/>
+    </row>
+    <row r="39" spans="1:39">
+      <c r="C39" s="28">
+        <v>33</v>
+      </c>
+      <c r="D39" s="31"/>
+      <c r="F39" s="28">
+        <v>93</v>
+      </c>
+      <c r="G39" s="32">
+        <v>59</v>
+      </c>
+      <c r="I39" s="26"/>
+      <c r="J39" s="33"/>
+      <c r="L39" s="28">
+        <v>33</v>
+      </c>
+      <c r="M39" s="30">
+        <v>25</v>
+      </c>
+      <c r="O39" s="28">
+        <v>93</v>
+      </c>
+      <c r="P39" s="32">
+        <v>63</v>
+      </c>
+      <c r="U39" s="28">
+        <v>33</v>
+      </c>
+      <c r="V39" s="29"/>
+      <c r="X39" s="28">
+        <v>93</v>
+      </c>
+      <c r="Y39" s="32">
+        <v>16</v>
+      </c>
+      <c r="AD39" s="26"/>
+      <c r="AG39" s="26"/>
+      <c r="AH39" s="27"/>
+      <c r="AM39" s="37"/>
+    </row>
+    <row r="40" spans="1:39">
+      <c r="C40" s="28">
+        <v>34</v>
+      </c>
+      <c r="D40" s="30">
         <v>2</v>
       </c>
-      <c r="AB5" s="15" t="s">
+      <c r="F40" s="28">
+        <v>94</v>
+      </c>
+      <c r="G40" s="31"/>
+      <c r="I40" s="26"/>
+      <c r="J40" s="33"/>
+      <c r="L40" s="28">
+        <v>34</v>
+      </c>
+      <c r="M40" s="30">
+        <v>26</v>
+      </c>
+      <c r="O40" s="28">
+        <v>94</v>
+      </c>
+      <c r="P40" s="29"/>
+      <c r="U40" s="28">
+        <v>34</v>
+      </c>
+      <c r="V40" s="29"/>
+      <c r="X40" s="28">
+        <v>94</v>
+      </c>
+      <c r="Y40" s="29"/>
+      <c r="AD40" s="26"/>
+      <c r="AG40" s="26"/>
+      <c r="AH40" s="27"/>
+      <c r="AM40" s="37"/>
+    </row>
+    <row r="41" spans="1:39">
+      <c r="C41" s="28">
+        <v>35</v>
+      </c>
+      <c r="D41" s="30">
         <v>3</v>
       </c>
-      <c r="AC5" s="4"/>
-[...12 lines deleted...]
-      <c r="C6" s="20" t="s">
+      <c r="F41" s="28">
+        <v>95</v>
+      </c>
+      <c r="G41" s="32">
+        <v>60</v>
+      </c>
+      <c r="I41" s="26"/>
+      <c r="J41" s="33"/>
+      <c r="L41" s="28">
+        <v>35</v>
+      </c>
+      <c r="M41" s="30">
+        <v>27</v>
+      </c>
+      <c r="O41" s="28">
+        <v>95</v>
+      </c>
+      <c r="P41" s="29"/>
+      <c r="U41" s="28">
+        <v>35</v>
+      </c>
+      <c r="V41" s="29"/>
+      <c r="X41" s="28">
+        <v>95</v>
+      </c>
+      <c r="Y41" s="29"/>
+      <c r="AD41" s="26"/>
+      <c r="AG41" s="26"/>
+      <c r="AH41" s="27"/>
+      <c r="AM41" s="37"/>
+    </row>
+    <row r="42" spans="1:39">
+      <c r="C42" s="28">
+        <v>36</v>
+      </c>
+      <c r="D42" s="30">
         <v>4</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="F42" s="28">
+        <v>96</v>
+      </c>
+      <c r="G42" s="31"/>
+      <c r="I42" s="26"/>
+      <c r="J42" s="33"/>
+      <c r="L42" s="28">
+        <v>36</v>
+      </c>
+      <c r="M42" s="30">
+        <v>28</v>
+      </c>
+      <c r="O42" s="28">
+        <v>96</v>
+      </c>
+      <c r="P42" s="31"/>
+      <c r="U42" s="28">
+        <v>36</v>
+      </c>
+      <c r="V42" s="29"/>
+      <c r="X42" s="28">
+        <v>96</v>
+      </c>
+      <c r="Y42" s="31"/>
+      <c r="AD42" s="26"/>
+      <c r="AG42" s="26"/>
+      <c r="AH42" s="27"/>
+      <c r="AM42" s="37"/>
+    </row>
+    <row r="43" spans="1:39">
+      <c r="C43" s="28">
+        <v>37</v>
+      </c>
+      <c r="D43" s="30">
         <v>5</v>
       </c>
-      <c r="F6" s="22" t="s">
-[...70 lines deleted...]
-      <c r="F7" s="19">
+      <c r="F43" s="28">
+        <v>97</v>
+      </c>
+      <c r="G43" s="30">
         <v>61</v>
       </c>
-      <c r="G7" s="16">
+      <c r="I43" s="26"/>
+      <c r="L43" s="28">
+        <v>37</v>
+      </c>
+      <c r="M43" s="30">
         <v>29</v>
       </c>
-      <c r="I7" s="19">
-[...15 lines deleted...]
-      <c r="P7" s="37">
+      <c r="O43" s="28">
+        <v>97</v>
+      </c>
+      <c r="P43" s="32">
+        <v>64</v>
+      </c>
+      <c r="U43" s="28">
+        <v>37</v>
+      </c>
+      <c r="V43" s="29"/>
+      <c r="X43" s="28">
+        <v>97</v>
+      </c>
+      <c r="Y43" s="38">
+        <v>17</v>
+      </c>
+      <c r="AD43" s="26"/>
+      <c r="AG43" s="26"/>
+      <c r="AH43" s="27"/>
+    </row>
+    <row r="44" spans="1:39">
+      <c r="C44" s="28">
+        <v>38</v>
+      </c>
+      <c r="D44" s="30">
+        <v>6</v>
+      </c>
+      <c r="F44" s="28">
+        <v>98</v>
+      </c>
+      <c r="G44" s="30">
+        <v>62</v>
+      </c>
+      <c r="I44" s="26"/>
+      <c r="L44" s="28">
+        <v>38</v>
+      </c>
+      <c r="M44" s="30">
+        <v>30</v>
+      </c>
+      <c r="O44" s="28">
+        <v>98</v>
+      </c>
+      <c r="P44" s="29"/>
+      <c r="U44" s="28">
+        <v>38</v>
+      </c>
+      <c r="V44" s="29"/>
+      <c r="X44" s="28">
+        <v>98</v>
+      </c>
+      <c r="Y44" s="38"/>
+      <c r="AD44" s="26"/>
+      <c r="AG44" s="26"/>
+      <c r="AH44" s="27"/>
+    </row>
+    <row r="45" spans="1:39">
+      <c r="C45" s="28">
+        <v>39</v>
+      </c>
+      <c r="D45" s="30">
+        <v>7</v>
+      </c>
+      <c r="F45" s="28">
+        <v>99</v>
+      </c>
+      <c r="G45" s="30">
+        <v>63</v>
+      </c>
+      <c r="I45" s="26"/>
+      <c r="L45" s="28">
+        <v>39</v>
+      </c>
+      <c r="M45" s="30">
+        <v>31</v>
+      </c>
+      <c r="O45" s="28">
+        <v>99</v>
+      </c>
+      <c r="P45" s="29"/>
+      <c r="U45" s="28">
+        <v>39</v>
+      </c>
+      <c r="V45" s="29"/>
+      <c r="X45" s="28">
+        <v>99</v>
+      </c>
+      <c r="Y45" s="38"/>
+      <c r="AD45" s="26"/>
+      <c r="AG45" s="26"/>
+      <c r="AH45" s="27"/>
+    </row>
+    <row r="46" spans="1:39">
+      <c r="C46" s="28">
+        <v>40</v>
+      </c>
+      <c r="D46" s="30">
+        <v>8</v>
+      </c>
+      <c r="F46" s="28">
+        <v>100</v>
+      </c>
+      <c r="G46" s="30">
+        <v>64</v>
+      </c>
+      <c r="I46" s="26"/>
+      <c r="L46" s="28">
+        <v>40</v>
+      </c>
+      <c r="M46" s="30">
+        <v>32</v>
+      </c>
+      <c r="O46" s="28">
+        <v>100</v>
+      </c>
+      <c r="P46" s="31"/>
+      <c r="U46" s="28">
+        <v>40</v>
+      </c>
+      <c r="V46" s="29"/>
+      <c r="X46" s="28">
+        <v>100</v>
+      </c>
+      <c r="Y46" s="38"/>
+      <c r="AD46" s="26"/>
+      <c r="AG46" s="26"/>
+      <c r="AH46" s="27"/>
+    </row>
+    <row r="47" spans="1:39">
+      <c r="C47" s="28">
+        <v>41</v>
+      </c>
+      <c r="D47" s="30">
+        <v>9</v>
+      </c>
+      <c r="F47" s="28">
+        <v>101</v>
+      </c>
+      <c r="G47" s="30">
+        <v>65</v>
+      </c>
+      <c r="I47" s="26"/>
+      <c r="L47" s="28">
+        <v>41</v>
+      </c>
+      <c r="M47" s="30">
+        <v>33</v>
+      </c>
+      <c r="O47" s="28">
+        <v>101</v>
+      </c>
+      <c r="P47" s="32">
+        <v>65</v>
+      </c>
+      <c r="U47" s="28">
+        <v>41</v>
+      </c>
+      <c r="V47" s="29"/>
+      <c r="X47" s="28">
+        <v>101</v>
+      </c>
+      <c r="Y47" s="38"/>
+      <c r="AD47" s="26"/>
+      <c r="AE47" s="27"/>
+      <c r="AG47" s="26"/>
+      <c r="AH47" s="27"/>
+    </row>
+    <row r="48" spans="1:39">
+      <c r="C48" s="28">
+        <v>42</v>
+      </c>
+      <c r="D48" s="30">
+        <v>10</v>
+      </c>
+      <c r="F48" s="28">
+        <v>102</v>
+      </c>
+      <c r="G48" s="30">
+        <v>66</v>
+      </c>
+      <c r="I48" s="26"/>
+      <c r="L48" s="28">
+        <v>42</v>
+      </c>
+      <c r="M48" s="30">
+        <v>34</v>
+      </c>
+      <c r="O48" s="28">
+        <v>102</v>
+      </c>
+      <c r="P48" s="29"/>
+      <c r="U48" s="28">
+        <v>42</v>
+      </c>
+      <c r="V48" s="29"/>
+      <c r="X48" s="28">
+        <v>102</v>
+      </c>
+      <c r="Y48" s="38">
+        <v>18</v>
+      </c>
+      <c r="AD48" s="26"/>
+      <c r="AE48" s="27"/>
+      <c r="AG48" s="26"/>
+      <c r="AH48" s="27"/>
+    </row>
+    <row r="49" spans="3:34">
+      <c r="C49" s="28">
+        <v>43</v>
+      </c>
+      <c r="D49" s="30">
+        <v>11</v>
+      </c>
+      <c r="F49" s="28">
+        <v>103</v>
+      </c>
+      <c r="G49" s="30">
+        <v>67</v>
+      </c>
+      <c r="I49" s="26"/>
+      <c r="L49" s="28">
+        <v>43</v>
+      </c>
+      <c r="M49" s="30">
+        <v>35</v>
+      </c>
+      <c r="O49" s="28">
+        <v>103</v>
+      </c>
+      <c r="P49" s="29"/>
+      <c r="U49" s="28">
+        <v>43</v>
+      </c>
+      <c r="V49" s="29"/>
+      <c r="X49" s="28">
+        <v>103</v>
+      </c>
+      <c r="Y49" s="38"/>
+      <c r="AD49" s="26"/>
+      <c r="AE49" s="27"/>
+      <c r="AG49" s="26"/>
+      <c r="AH49" s="27"/>
+    </row>
+    <row r="50" spans="3:34">
+      <c r="C50" s="28">
+        <v>44</v>
+      </c>
+      <c r="D50" s="30">
+        <v>12</v>
+      </c>
+      <c r="F50" s="28">
+        <v>104</v>
+      </c>
+      <c r="G50" s="30">
+        <v>68</v>
+      </c>
+      <c r="I50" s="26"/>
+      <c r="L50" s="28">
+        <v>44</v>
+      </c>
+      <c r="M50" s="30">
+        <v>36</v>
+      </c>
+      <c r="O50" s="28">
+        <v>104</v>
+      </c>
+      <c r="P50" s="31"/>
+      <c r="U50" s="28">
+        <v>44</v>
+      </c>
+      <c r="V50" s="29"/>
+      <c r="X50" s="28">
+        <v>104</v>
+      </c>
+      <c r="Y50" s="38"/>
+      <c r="AD50" s="26"/>
+      <c r="AE50" s="27"/>
+      <c r="AG50" s="26"/>
+      <c r="AH50" s="27"/>
+    </row>
+    <row r="51" spans="3:34">
+      <c r="C51" s="28">
+        <v>45</v>
+      </c>
+      <c r="D51" s="30">
+        <v>13</v>
+      </c>
+      <c r="F51" s="28">
+        <v>105</v>
+      </c>
+      <c r="G51" s="30">
+        <v>69</v>
+      </c>
+      <c r="I51" s="26"/>
+      <c r="L51" s="28">
+        <v>45</v>
+      </c>
+      <c r="M51" s="32">
+        <v>37</v>
+      </c>
+      <c r="O51" s="28">
+        <v>105</v>
+      </c>
+      <c r="P51" s="32">
+        <v>66</v>
+      </c>
+      <c r="U51" s="28">
+        <v>45</v>
+      </c>
+      <c r="V51" s="29"/>
+      <c r="X51" s="28">
+        <v>105</v>
+      </c>
+      <c r="Y51" s="38"/>
+      <c r="AD51" s="26"/>
+      <c r="AE51" s="27"/>
+      <c r="AG51" s="26"/>
+      <c r="AH51" s="27"/>
+    </row>
+    <row r="52" spans="3:34">
+      <c r="C52" s="28">
+        <v>46</v>
+      </c>
+      <c r="D52" s="30">
+        <v>14</v>
+      </c>
+      <c r="F52" s="28">
+        <v>106</v>
+      </c>
+      <c r="G52" s="30">
+        <v>70</v>
+      </c>
+      <c r="I52" s="26"/>
+      <c r="L52" s="28">
+        <v>46</v>
+      </c>
+      <c r="M52" s="31"/>
+      <c r="O52" s="28">
+        <v>106</v>
+      </c>
+      <c r="P52" s="29"/>
+      <c r="U52" s="28">
+        <v>46</v>
+      </c>
+      <c r="V52" s="29"/>
+      <c r="X52" s="28">
+        <v>106</v>
+      </c>
+      <c r="Y52" s="38"/>
+      <c r="AD52" s="26"/>
+      <c r="AE52" s="27"/>
+      <c r="AG52" s="26"/>
+      <c r="AH52" s="27"/>
+    </row>
+    <row r="53" spans="3:34">
+      <c r="C53" s="28">
         <v>47</v>
       </c>
-      <c r="Q7" s="6"/>
-[...23 lines deleted...]
-      <c r="AB7" s="37">
+      <c r="D53" s="30">
+        <v>15</v>
+      </c>
+      <c r="F53" s="28">
+        <v>107</v>
+      </c>
+      <c r="G53" s="30">
+        <v>71</v>
+      </c>
+      <c r="I53" s="26"/>
+      <c r="L53" s="28">
+        <v>47</v>
+      </c>
+      <c r="M53" s="32">
+        <v>38</v>
+      </c>
+      <c r="O53" s="28">
+        <v>107</v>
+      </c>
+      <c r="P53" s="29"/>
+      <c r="U53" s="28">
+        <v>47</v>
+      </c>
+      <c r="V53" s="29"/>
+      <c r="X53" s="28">
+        <v>107</v>
+      </c>
+      <c r="Y53" s="38">
+        <v>19</v>
+      </c>
+      <c r="AD53" s="26"/>
+      <c r="AE53" s="27"/>
+      <c r="AG53" s="26"/>
+      <c r="AH53" s="27"/>
+    </row>
+    <row r="54" spans="3:34">
+      <c r="C54" s="28">
+        <v>48</v>
+      </c>
+      <c r="D54" s="30">
+        <v>16</v>
+      </c>
+      <c r="F54" s="28">
+        <v>108</v>
+      </c>
+      <c r="G54" s="30">
+        <v>72</v>
+      </c>
+      <c r="I54" s="26"/>
+      <c r="L54" s="28">
+        <v>48</v>
+      </c>
+      <c r="M54" s="31"/>
+      <c r="O54" s="28">
+        <v>108</v>
+      </c>
+      <c r="P54" s="31"/>
+      <c r="U54" s="28">
+        <v>48</v>
+      </c>
+      <c r="V54" s="29"/>
+      <c r="X54" s="28">
+        <v>108</v>
+      </c>
+      <c r="Y54" s="38"/>
+      <c r="AD54" s="26"/>
+      <c r="AE54" s="27"/>
+      <c r="AG54" s="26"/>
+      <c r="AH54" s="27"/>
+    </row>
+    <row r="55" spans="3:34">
+      <c r="C55" s="28">
+        <v>49</v>
+      </c>
+      <c r="D55" s="30">
+        <v>17</v>
+      </c>
+      <c r="F55" s="28">
+        <v>109</v>
+      </c>
+      <c r="G55" s="32">
+        <v>73</v>
+      </c>
+      <c r="I55" s="26"/>
+      <c r="L55" s="28">
+        <v>49</v>
+      </c>
+      <c r="M55" s="32">
+        <v>39</v>
+      </c>
+      <c r="O55" s="28">
+        <v>109</v>
+      </c>
+      <c r="P55" s="32">
+        <v>67</v>
+      </c>
+      <c r="U55" s="28">
+        <v>49</v>
+      </c>
+      <c r="V55" s="29"/>
+      <c r="X55" s="28">
+        <v>109</v>
+      </c>
+      <c r="Y55" s="38"/>
+      <c r="AD55" s="26"/>
+      <c r="AG55" s="26"/>
+      <c r="AH55" s="27"/>
+    </row>
+    <row r="56" spans="3:34">
+      <c r="C56" s="28">
+        <v>50</v>
+      </c>
+      <c r="D56" s="30">
+        <v>18</v>
+      </c>
+      <c r="F56" s="28">
+        <v>110</v>
+      </c>
+      <c r="G56" s="31"/>
+      <c r="I56" s="26"/>
+      <c r="L56" s="28">
+        <v>50</v>
+      </c>
+      <c r="M56" s="31"/>
+      <c r="O56" s="28">
+        <v>110</v>
+      </c>
+      <c r="P56" s="29"/>
+      <c r="U56" s="28">
+        <v>50</v>
+      </c>
+      <c r="V56" s="29"/>
+      <c r="X56" s="28">
+        <v>110</v>
+      </c>
+      <c r="Y56" s="38"/>
+      <c r="AD56" s="26"/>
+      <c r="AG56" s="26"/>
+      <c r="AH56" s="27"/>
+    </row>
+    <row r="57" spans="3:34">
+      <c r="C57" s="28">
+        <v>51</v>
+      </c>
+      <c r="D57" s="30">
+        <v>19</v>
+      </c>
+      <c r="F57" s="28">
+        <v>111</v>
+      </c>
+      <c r="G57" s="32">
+        <v>74</v>
+      </c>
+      <c r="I57" s="26"/>
+      <c r="L57" s="28">
+        <v>51</v>
+      </c>
+      <c r="M57" s="32">
+        <v>40</v>
+      </c>
+      <c r="O57" s="28">
+        <v>111</v>
+      </c>
+      <c r="P57" s="29"/>
+      <c r="U57" s="28">
+        <v>51</v>
+      </c>
+      <c r="V57" s="29"/>
+      <c r="X57" s="28">
+        <v>111</v>
+      </c>
+      <c r="Y57" s="38"/>
+      <c r="AD57" s="26"/>
+      <c r="AG57" s="26"/>
+      <c r="AH57" s="27"/>
+    </row>
+    <row r="58" spans="3:34">
+      <c r="C58" s="28">
+        <v>52</v>
+      </c>
+      <c r="D58" s="30">
+        <v>20</v>
+      </c>
+      <c r="F58" s="28">
+        <v>112</v>
+      </c>
+      <c r="G58" s="31"/>
+      <c r="I58" s="26"/>
+      <c r="L58" s="28">
+        <v>52</v>
+      </c>
+      <c r="M58" s="31"/>
+      <c r="O58" s="28">
+        <v>112</v>
+      </c>
+      <c r="P58" s="31"/>
+      <c r="U58" s="28">
+        <v>52</v>
+      </c>
+      <c r="V58" s="29"/>
+      <c r="X58" s="28">
+        <v>112</v>
+      </c>
+      <c r="Y58" s="38">
+        <v>20</v>
+      </c>
+      <c r="AD58" s="26"/>
+      <c r="AG58" s="26"/>
+      <c r="AH58" s="27"/>
+    </row>
+    <row r="59" spans="3:34">
+      <c r="C59" s="28">
+        <v>53</v>
+      </c>
+      <c r="D59" s="30">
+        <v>21</v>
+      </c>
+      <c r="F59" s="28">
+        <v>113</v>
+      </c>
+      <c r="G59" s="32">
+        <v>75</v>
+      </c>
+      <c r="I59" s="26"/>
+      <c r="L59" s="28">
+        <v>53</v>
+      </c>
+      <c r="M59" s="30">
+        <v>41</v>
+      </c>
+      <c r="O59" s="28">
+        <v>113</v>
+      </c>
+      <c r="P59" s="32">
+        <v>68</v>
+      </c>
+      <c r="U59" s="28">
+        <v>53</v>
+      </c>
+      <c r="V59" s="29"/>
+      <c r="X59" s="28">
+        <v>113</v>
+      </c>
+      <c r="Y59" s="38"/>
+      <c r="AD59" s="26"/>
+      <c r="AG59" s="26"/>
+      <c r="AH59" s="27"/>
+    </row>
+    <row r="60" spans="3:34">
+      <c r="C60" s="28">
+        <v>54</v>
+      </c>
+      <c r="D60" s="30">
+        <v>22</v>
+      </c>
+      <c r="F60" s="28">
+        <v>114</v>
+      </c>
+      <c r="G60" s="31"/>
+      <c r="I60" s="26"/>
+      <c r="L60" s="28">
+        <v>54</v>
+      </c>
+      <c r="M60" s="30">
+        <v>42</v>
+      </c>
+      <c r="O60" s="28">
+        <v>114</v>
+      </c>
+      <c r="P60" s="29"/>
+      <c r="U60" s="28">
+        <v>54</v>
+      </c>
+      <c r="V60" s="29"/>
+      <c r="X60" s="28">
+        <v>114</v>
+      </c>
+      <c r="Y60" s="38"/>
+      <c r="AD60" s="26"/>
+      <c r="AG60" s="26"/>
+      <c r="AH60" s="27"/>
+    </row>
+    <row r="61" spans="3:34">
+      <c r="C61" s="28">
+        <v>55</v>
+      </c>
+      <c r="D61" s="30">
+        <v>23</v>
+      </c>
+      <c r="F61" s="28">
+        <v>115</v>
+      </c>
+      <c r="G61" s="32">
+        <v>76</v>
+      </c>
+      <c r="I61" s="26"/>
+      <c r="L61" s="28">
+        <v>55</v>
+      </c>
+      <c r="M61" s="30">
+        <v>43</v>
+      </c>
+      <c r="O61" s="28">
+        <v>115</v>
+      </c>
+      <c r="P61" s="29"/>
+      <c r="U61" s="28">
+        <v>55</v>
+      </c>
+      <c r="V61" s="29"/>
+      <c r="X61" s="28">
+        <v>115</v>
+      </c>
+      <c r="Y61" s="38"/>
+      <c r="AD61" s="26"/>
+      <c r="AG61" s="26"/>
+      <c r="AH61" s="27"/>
+    </row>
+    <row r="62" spans="3:34">
+      <c r="C62" s="28">
+        <v>56</v>
+      </c>
+      <c r="D62" s="30">
+        <v>24</v>
+      </c>
+      <c r="F62" s="28">
+        <v>116</v>
+      </c>
+      <c r="G62" s="31"/>
+      <c r="I62" s="26"/>
+      <c r="L62" s="28">
+        <v>56</v>
+      </c>
+      <c r="M62" s="30">
+        <v>44</v>
+      </c>
+      <c r="O62" s="28">
+        <v>116</v>
+      </c>
+      <c r="P62" s="31"/>
+      <c r="U62" s="28">
+        <v>56</v>
+      </c>
+      <c r="V62" s="29"/>
+      <c r="X62" s="28">
+        <v>116</v>
+      </c>
+      <c r="Y62" s="38"/>
+      <c r="AD62" s="26"/>
+      <c r="AG62" s="26"/>
+      <c r="AH62" s="27"/>
+    </row>
+    <row r="63" spans="3:34">
+      <c r="C63" s="28">
+        <v>57</v>
+      </c>
+      <c r="D63" s="30">
+        <v>25</v>
+      </c>
+      <c r="F63" s="28">
+        <v>117</v>
+      </c>
+      <c r="G63" s="32">
+        <v>77</v>
+      </c>
+      <c r="I63" s="26"/>
+      <c r="L63" s="28">
+        <v>57</v>
+      </c>
+      <c r="M63" s="32">
+        <v>45</v>
+      </c>
+      <c r="O63" s="28">
+        <v>117</v>
+      </c>
+      <c r="P63" s="32">
+        <v>69</v>
+      </c>
+      <c r="U63" s="28">
+        <v>57</v>
+      </c>
+      <c r="V63" s="29"/>
+      <c r="X63" s="28">
+        <v>117</v>
+      </c>
+      <c r="Y63" s="32">
+        <v>21</v>
+      </c>
+      <c r="AD63" s="26"/>
+      <c r="AE63" s="27"/>
+      <c r="AG63" s="26"/>
+      <c r="AH63" s="27"/>
+    </row>
+    <row r="64" spans="3:34">
+      <c r="C64" s="28">
         <v>58</v>
       </c>
-      <c r="AC7" s="6"/>
-[...212 lines deleted...]
-      <c r="AB11" s="33">
+      <c r="D64" s="30">
+        <v>26</v>
+      </c>
+      <c r="F64" s="28">
+        <v>118</v>
+      </c>
+      <c r="G64" s="29"/>
+      <c r="I64" s="26"/>
+      <c r="L64" s="28">
+        <v>58</v>
+      </c>
+      <c r="M64" s="31"/>
+      <c r="O64" s="28">
+        <v>118</v>
+      </c>
+      <c r="P64" s="29"/>
+      <c r="U64" s="28">
+        <v>58</v>
+      </c>
+      <c r="V64" s="29"/>
+      <c r="X64" s="28">
+        <v>118</v>
+      </c>
+      <c r="Y64" s="29"/>
+      <c r="AD64" s="26"/>
+      <c r="AE64" s="27"/>
+      <c r="AG64" s="26"/>
+      <c r="AH64" s="27"/>
+    </row>
+    <row r="65" spans="3:34">
+      <c r="C65" s="28">
         <v>59</v>
       </c>
-      <c r="AD11" s="30"/>
-[...214 lines deleted...]
-      <c r="AB15" s="33">
+      <c r="D65" s="30">
+        <v>27</v>
+      </c>
+      <c r="F65" s="28">
+        <v>119</v>
+      </c>
+      <c r="G65" s="29"/>
+      <c r="I65" s="26"/>
+      <c r="L65" s="28">
+        <v>59</v>
+      </c>
+      <c r="M65" s="32">
+        <v>46</v>
+      </c>
+      <c r="O65" s="28">
+        <v>119</v>
+      </c>
+      <c r="P65" s="29"/>
+      <c r="U65" s="28">
+        <v>59</v>
+      </c>
+      <c r="V65" s="29"/>
+      <c r="X65" s="28">
+        <v>119</v>
+      </c>
+      <c r="Y65" s="29"/>
+      <c r="AD65" s="26"/>
+      <c r="AE65" s="27"/>
+      <c r="AG65" s="26"/>
+      <c r="AH65" s="27"/>
+    </row>
+    <row r="66" spans="3:34">
+      <c r="C66" s="28">
         <v>60</v>
       </c>
-      <c r="AD15" s="30"/>
-[...713 lines deleted...]
-      <c r="P29" s="33">
+      <c r="D66" s="30">
+        <v>28</v>
+      </c>
+      <c r="F66" s="28">
+        <v>120</v>
+      </c>
+      <c r="G66" s="31"/>
+      <c r="I66" s="26"/>
+      <c r="L66" s="28">
         <v>60</v>
       </c>
-      <c r="R29" s="3"/>
-[...584 lines deleted...]
-      <c r="G41" s="33">
+      <c r="M66" s="31"/>
+      <c r="O66" s="28">
+        <v>120</v>
+      </c>
+      <c r="P66" s="31"/>
+      <c r="U66" s="28">
         <v>60</v>
       </c>
-      <c r="I41" s="30"/>
-[...1156 lines deleted...]
-      <c r="F66" s="12">
+      <c r="V66" s="31"/>
+      <c r="X66" s="28">
         <v>120</v>
       </c>
-      <c r="G66" s="35"/>
-[...25 lines deleted...]
-      <c r="AK66" s="3"/>
+      <c r="Y66" s="31"/>
+      <c r="AD66" s="26"/>
+      <c r="AE66" s="27"/>
+      <c r="AG66" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="102">
-    <mergeCell ref="V63:V64"/>
+  <mergeCells count="98">
+    <mergeCell ref="AH63:AH65"/>
+    <mergeCell ref="M65:M66"/>
+    <mergeCell ref="AE65:AE66"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="G63:G66"/>
+    <mergeCell ref="M63:M64"/>
+    <mergeCell ref="P63:P66"/>
     <mergeCell ref="Y63:Y66"/>
     <mergeCell ref="AE63:AE64"/>
-    <mergeCell ref="AE65:AE66"/>
-[...15 lines deleted...]
-    <mergeCell ref="Y53:Y57"/>
+    <mergeCell ref="G55:G56"/>
+    <mergeCell ref="M55:M56"/>
+    <mergeCell ref="P55:P58"/>
+    <mergeCell ref="AH55:AH58"/>
+    <mergeCell ref="G57:G58"/>
+    <mergeCell ref="M57:M58"/>
     <mergeCell ref="Y58:Y62"/>
-    <mergeCell ref="V59:V60"/>
-[...2 lines deleted...]
-    <mergeCell ref="AE49:AE50"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="P59:P62"/>
     <mergeCell ref="AH59:AH62"/>
-    <mergeCell ref="AH63:AH65"/>
+    <mergeCell ref="M51:M52"/>
+    <mergeCell ref="P51:P54"/>
     <mergeCell ref="AE51:AE52"/>
     <mergeCell ref="AH51:AH54"/>
+    <mergeCell ref="M53:M54"/>
+    <mergeCell ref="Y53:Y57"/>
     <mergeCell ref="AE53:AE54"/>
-    <mergeCell ref="AH55:AH58"/>
+    <mergeCell ref="P43:P46"/>
+    <mergeCell ref="Y43:Y47"/>
+    <mergeCell ref="AH43:AH46"/>
+    <mergeCell ref="P47:P50"/>
+    <mergeCell ref="AE47:AE48"/>
+    <mergeCell ref="AH47:AH50"/>
+    <mergeCell ref="Y48:Y52"/>
+    <mergeCell ref="AE49:AE50"/>
+    <mergeCell ref="AH35:AH38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="P39:P42"/>
+    <mergeCell ref="Y39:Y42"/>
+    <mergeCell ref="AH39:AH42"/>
+    <mergeCell ref="G41:G42"/>
+    <mergeCell ref="AM27:AM37"/>
+    <mergeCell ref="J28:J30"/>
+    <mergeCell ref="AH28:AH30"/>
+    <mergeCell ref="P29:P30"/>
+    <mergeCell ref="J31:J33"/>
+    <mergeCell ref="P31:P34"/>
+    <mergeCell ref="Y31:Y34"/>
+    <mergeCell ref="AH31:AH34"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="P35:P38"/>
+    <mergeCell ref="Y24:Y26"/>
+    <mergeCell ref="J25:J27"/>
+    <mergeCell ref="P25:P26"/>
+    <mergeCell ref="AB25:AB27"/>
+    <mergeCell ref="AH25:AH27"/>
+    <mergeCell ref="A27:A37"/>
+    <mergeCell ref="P27:P28"/>
+    <mergeCell ref="Y27:Y30"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="Y35:Y38"/>
+    <mergeCell ref="J19:J21"/>
+    <mergeCell ref="P19:P20"/>
+    <mergeCell ref="AB19:AB21"/>
+    <mergeCell ref="AH19:AH21"/>
+    <mergeCell ref="P21:P22"/>
+    <mergeCell ref="Y21:Y23"/>
+    <mergeCell ref="J22:J24"/>
+    <mergeCell ref="AB22:AB24"/>
+    <mergeCell ref="AH22:AH24"/>
+    <mergeCell ref="P23:P24"/>
+    <mergeCell ref="P15:P16"/>
+    <mergeCell ref="Y15:Y17"/>
+    <mergeCell ref="AB15:AB18"/>
+    <mergeCell ref="AH15:AH16"/>
+    <mergeCell ref="P17:P18"/>
     <mergeCell ref="AH17:AH18"/>
+    <mergeCell ref="Y18:Y20"/>
+    <mergeCell ref="AE7:AE15"/>
+    <mergeCell ref="AH7:AH8"/>
+    <mergeCell ref="AK7:AK8"/>
+    <mergeCell ref="P9:P10"/>
+    <mergeCell ref="AH9:AH10"/>
     <mergeCell ref="AK9:AK11"/>
-    <mergeCell ref="A27:A37"/>
+    <mergeCell ref="S11:S14"/>
+    <mergeCell ref="AB11:AB14"/>
+    <mergeCell ref="AH11:AH12"/>
+    <mergeCell ref="AH13:AH14"/>
+    <mergeCell ref="L2:AB3"/>
     <mergeCell ref="D7:D39"/>
     <mergeCell ref="J7:J10"/>
+    <mergeCell ref="M7:M15"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="S7:S10"/>
+    <mergeCell ref="V7:V66"/>
+    <mergeCell ref="AB7:AB10"/>
     <mergeCell ref="J11:J14"/>
     <mergeCell ref="J15:J18"/>
-    <mergeCell ref="J19:J21"/>
-[...62 lines deleted...]
-    <mergeCell ref="M65:M66"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.55118110236220474" header="0.27559055118110237" footer="0.19685039370078741"/>
-  <pageSetup paperSize="8" scale="91" fitToWidth="2" orientation="landscape" horizontalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="91" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;14　　</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>行一</vt:lpstr>
       <vt:lpstr>行一!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>島田　順也</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>